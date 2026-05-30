--- v0 (2026-02-04)
+++ v1 (2026-05-30)
@@ -54,4198 +54,4198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elony  Edgar Nyland</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_no._001.2019_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_no._001.2019_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>-	Construção de uma parada de ônibus na Rua São Judas Tadeu, nº. 85, Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Léo Buttenbender</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_no._002.2019_-_ver._leo_buttenbender_x2q5WA9.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_no._002.2019_-_ver._leo_buttenbender_x2q5WA9.doc</t>
   </si>
   <si>
     <t>- Construção de uma rótula na Rua 10 de Setembro, cruzamento com a Rua 29 de Setembro, no Bairro União.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_no._003.2019_-_ver._leo_buttenbender_fCWemOs.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_no._003.2019_-_ver._leo_buttenbender_fCWemOs.doc</t>
   </si>
   <si>
     <t>Construção de uma rótula na Avenida João Klauck, cruzamento com a Rua Frei Caneca, no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_no._004.2019_-_ver._leo_buttenbender_GuVeU4C.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_no._004.2019_-_ver._leo_buttenbender_GuVeU4C.doc</t>
   </si>
   <si>
     <t>Aquisição de uma área para construção de uma escola de Educação Infantil no Bairro União.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Edvino Fritzen</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/indicacao_no._005.2019_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/indicacao_no._005.2019_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de câmeras de segurança em todas as praças, bem como nos estacionamentos das escolas do município.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mauro Hahn</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/indicacao_no._006.2019_-_ver._mauro_hahn.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/indicacao_no._006.2019_-_ver._mauro_hahn.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo viabilize a execução do Anteprojeto de Lei nº. 02, de 06 de dezembro de 2018, que “Dispõe sobre a obrigatoriedade do Município e das entidades com quem mantém contato, em disponibilizar em seu portal na internet a lista de espera para vagas a educação infantil e dá outras providências.”</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Eliane Becker</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/indicacao_no._007.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/indicacao_no._007.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo realize um estudo na Avenida João Klauck com Avenida São Miguel, para que possa melhor fluir o trânsito dos condutores que vem da BR-116.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paulo Cezar Gehrke</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/indicacao_no._008.2019_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/indicacao_no._008.2019_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Construção de uma parada de ônibus na Rua José Armindo Schmitt, próximo ao nº 1320, no Bairro Vale Esquerdo.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulino Adalberto Renz</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_09.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_09.doc</t>
   </si>
   <si>
     <t>- Estudo de viabilidade e avaliação para alteração do estacionamento na Av. 25 de Julho, no trecho compreendido entre a Rua São José e a Av. Irineu Becker, e na Av. Irineu Becker em toda a sua extensão, transferindo as vagas para o lado esquerdo da via e disponibilizando-as de modo horizontal ou oblíquo. Ainda, deverá ser avaliada a viabilidade de criação de uma ciclovia nos trechos mencionados junto ao bordo da pista.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Joracir Filipin</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/indicacao_no._010.2019_-_ver._joracir_filipin_hICaqGF.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/indicacao_no._010.2019_-_ver._joracir_filipin_hICaqGF.doc</t>
   </si>
   <si>
     <t>- Que a Prefeitura através do Departamento de Desporto providencie a arbitragem, bem como todas condições para a final do Campeonato Encosta da Serra, que será realizado no dia 04 de agosto de 2019, entre as equipes do Balança Rede de Dois Irmãos e Fluminense de São José do Hortêncio.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_no._011.2019_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_no._011.2019_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de uma faixa de segurança na Avenida São Miguel, nº. 139 – Centro.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_no._012.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_no._012.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que o município proíba o estacionamento de veículos na grama do jardim localizado na Praça ao lado da Prefeitura.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/indicacao_no._013.2019_-_ver._joracir_filipin_T8K5QE0.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/indicacao_no._013.2019_-_ver._joracir_filipin_T8K5QE0.doc</t>
   </si>
   <si>
     <t>1.	Que a Secretaria Municipal de Educação providencie mais vagas nas creches do município;_x000D_
 2.	Que seja providenciado mais vagas no turno integral das escolas municipais, visto que o turno integral existe somente na E.M.E.F Professor Arno Nienow;_x000D_
 3.	Que seja feito um controle de gestão para que alunos da mesma família frequentem a mesma escola.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sérgio Luiz Fink</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/mocao_no._001._2019_-_ver._sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/mocao_no._001._2019_-_ver._sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Governador do Estado do Rio Grande do Sul, Sr. Eduardo Leite, MOÇÃO DE APOIO: À nomeação dos "Aprovados no Concurso da Brigada Militar e Bombeiros de 2017.”</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/02_2019_apoio_oficiais_escreventes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/02_2019_apoio_oficiais_escreventes.doc</t>
   </si>
   <si>
     <t>Moção de Apoio aos Oficiais Escreventes da Comarca de Dois Irmãos/RS</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/03_2019_repudio_pacote_professores.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/03_2019_repudio_pacote_professores.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA OS PROJETOS DE ALTERAÇÃO NO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO ESTADUAL, NO ESTATUTO DO SERVIDOR PÚBLICO DO RIO GRANDE DO SUL E NA PREVIDÊNCIA ESTADUAL, ALCUNHADOS PELO EXECUTIVO ESTADUAL DE “REFORMA ESTRUTURAL”, QUE COMPREENDEM ALTERAÇÕES NO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO, NO ESTATUTO DO SERVIDOR E NO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO ESTADO.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/04_2019_repudio_pec_banrisul.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/04_2019_repudio_pec_banrisul.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO à Revogação dos §§ 2º e 5º do art. 22 da Constituição do Estado do Rio Grande do Sul, proposta na Assembleia Legislativa do RS através da PEC 280/2019, a qual dispensa consulta plebiscitária para venda das estatais CORSAN, PROCERGS e BANRISUL.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pedido_de_informacoes_no._001.2019_-_sergio_lui_KuIGkuI.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pedido_de_informacoes_no._001.2019_-_sergio_lui_KuIGkuI.doc</t>
   </si>
   <si>
     <t>1)	Qual o critério utilizado para as contratações emergenciais dos motoristas?_x000D_
 2)	Que seja remetido cópia dos currículos dos motoristas;_x000D_
 3)	Que seja remetido cópia do orçamento do conserto do caminhão de placa HOE 5156, veículo cargo 1722;_x000D_
 4)	a) Qual o nome do motorista que utilizava o veículo de placa HOE 5156, quando do acidente ocorrido recentemente? b) O mesmo é concursado? c) Foi admitido através de contrato emergencial? d) Qual o período em que o motorista está prestando serviços à Prefeitura Municipal na função de motorista?</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/pedido_de_informacoes_no._002.2019_-_joracir_fi_Mu2fQEO.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/pedido_de_informacoes_no._002.2019_-_joracir_fi_Mu2fQEO.doc</t>
   </si>
   <si>
     <t>- Que seja remetido o valor pago em horas extras nos anos de 2016 a 2018, bem como que seja descriminado por secretaria.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/pedido_de_informacao_3.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/pedido_de_informacao_3.doc</t>
   </si>
   <si>
     <t>Qual o valor gasto para a confecção e a entrega do informativo do Município divulgando as obras e demais realizações no ano de 2018, material este entregue no final do referido ano na cidade?</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/pedido_de_informacao_4_AnRd9sK.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/pedido_de_informacao_4_AnRd9sK.doc</t>
   </si>
   <si>
     <t>1)	Considerando o teor da resposta ao Pedido de Informação nº 001/2019 através do OF nº 033/19-GP, qual o motivo da contratação do candidato classificado em 5º lugar no processo seletivo?</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/pedido_de_informacoes_no._005.2019_-_paulo_edvi_09j2fv7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/pedido_de_informacoes_no._005.2019_-_paulo_edvi_09j2fv7.doc</t>
   </si>
   <si>
     <t>1)	Qual o valor do aluguel pago pelo prédio do Posto 24 Horas?_x000D_
 2)	Qual a quantia de alugueis pagos pela Prefeitura em todo o município? Que seja encaminhado cópia do contrato de cada aluguel, bem como discriminado o valor de cada um.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/pedido_de_informacoes_no._006.2019_-_paulo_edvi_0tEkb1E.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/pedido_de_informacoes_no._006.2019_-_paulo_edvi_0tEkb1E.doc</t>
   </si>
   <si>
     <t>1.	Qual é a dívida fundada interna atual do Município de Dois Irmãos?_x000D_
 a)	Quais e quantos são os contratos?_x000D_
 b)	Quanto está sendo pago no total das amortizações mensal?_x000D_
 c)	Quanto está sendo pago no total de juros mensal?_x000D_
 d)	Qual é o valor pago mensal da amortização por contrato?_x000D_
 e)	Qual é o valor pago mensal de juros por contrato?_x000D_
 f)	Quantas parcelas já foram pagas por contrato até o presente momento?_x000D_
 g)	Quantas parcelas faltam para quitação de cada contrato?_x000D_
 h)	Qual é o saldo devedor de cada contrato?_x000D_
 i)	Qual é o saldo devedor total de todos os contratos?</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/pedido_de_informacoes_no._007.2019_-_joracir_fi_6b07FfD.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/pedido_de_informacoes_no._007.2019_-_joracir_fi_6b07FfD.doc</t>
   </si>
   <si>
     <t>1.	O aluguel do Posto 24 horas que funciona no prédio do INSS sempre foi pago em dia? _x000D_
 2.	Há algum processo de cobrança judicial referente ao aluguel?_x000D_
 3.	Qual o valor pago de aluguel no ano de 2018?</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/pedido_de_informacao_8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/pedido_de_informacao_8.doc</t>
   </si>
   <si>
     <t>1)	Existe encaminhamento em Brasília/DF a respeito do projeto da nova ponte ligando o Centro ao bairro São João? Se sim, em qual órgão se encontra, devendo ser informado também o número de cadastro/projeto junto ao mesmo, assim como enviado cópia do projeto de engenharia/arquitetônico.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/pedido_de_informacoes_no._009.2019_-_paulo_edvi_RyQWMsM.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/pedido_de_informacoes_no._009.2019_-_paulo_edvi_RyQWMsM.doc</t>
   </si>
   <si>
     <t>1.	Quais as empresas que fazem a dedetização dos ambientes municipais?_x000D_
 2.	Quais os locais que estão sendo dedetizados no município?_x000D_
 3.	Qual o valor gasto em cada local?</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/pedido_de_informacao_10.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/pedido_de_informacao_10.doc</t>
   </si>
   <si>
     <t>1)	Existe fila de espera para a realização de fisioterapia? Em sendo positiva a resposta, quantas e quais os nomes das pessoas que aguardam atendimento e desde quando estão aguardando?</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/pedido_de_informacao_11.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/pedido_de_informacao_11.doc</t>
   </si>
   <si>
     <t>1)	Houve recebimento do valor de R$ 150.000,00, relativo à Emenda Parlamentar nº 36610005, para Estruturação de Unidades de Atenção Especializada em Saúde, conforme Ofício nº 44/2017 do Gabinete do Deputado Federal Henrique Fontana?</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pedido_de_informacoes_no._012.2019_-_sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pedido_de_informacoes_no._012.2019_-_sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>- A Secretaria de Saúde, Assistência Social e Meio Ambiente possui informações acerca do custo das despesas atuais da empresa que administra o Hospital São José?</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/pedido_de_informacao_13.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/pedido_de_informacao_13.doc</t>
   </si>
   <si>
     <t>1)	Considerando que a vigência do contrato de Gestão do Hospital São José tem seu vencimento em 30 de junho de 2019, conforme informação colhida no Portal da Transparência, há previsão de publicação de edital de licitação ou será feita novamente a prorrogação do contrato com o IB Saúde? Se será prorrogado, por que motivo?</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/pedido_de_informacao_14.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/pedido_de_informacao_14.doc</t>
   </si>
   <si>
     <t>1) Qual o valor da conta de iluminação pública, mês a mês, no período compreendido entre janeiro/2018 e junho/2019?_x000D_
 2) Qual a destinação dada às lâmpadas descartadas da iluminação pública, trocadas por novas de LED? Solicita-se acesso ao local.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/pedido_de_informacao_15.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/pedido_de_informacao_15.doc</t>
   </si>
   <si>
     <t>Qual o número de exemplares do livro “Dois Irmãos Portal da Serra Gaúcha”, de autoria de Gilberto Domingues Werner, foram adquiridos pelo Município e qual o valor total pago pelos mesmos?</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/pedido_de_informacao_16.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/pedido_de_informacao_16.doc</t>
   </si>
   <si>
     <t>Qual o número das matrículas e o nome dos atuais proprietários dos imóveis descritos nos incisos I a VII do art. 2º, § 1º, do Projeto de Lei nº 034/2019 que “DISPÕE SOBRE O DIREITO DE PREEMPÇÃO, NO ÂMBITO DO MUNICÍPIO DE DOIS IRMÃOS, EM REGULAMENTAÇÃO AO PLANO DIRETOR, DE ACORDO COM A LEI Nº 10.257/2001 E DÁ OUTRAS PROVIDÊNCIAS”?</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/pedido_de_informacoes_no._017.2019_-_leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/pedido_de_informacoes_no._017.2019_-_leo_buttenbender.doc</t>
   </si>
   <si>
     <t>1)	Existe uma lista de suplentes para vaga no Residencial das Flores, no Bairro São João?_x000D_
 2)	Que seja remetida a relação dos suplentes inscritos, por ordem de classificação;_x000D_
 3)	Caso não tenha suplentes, qual o critério para preenchimento das vagas?</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_informacao_18.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_informacao_18.doc</t>
   </si>
   <si>
     <t>1)	Qual o valor das despesas efetuados pelo Município de Dois Irmãos, no evento do Kerb 2019, em relação aos seguintes itens:_x000D_
 _x000D_
 a)	Divulgação do evento (folder, jornais, rádios);_x000D_
 b)	Atrações culturais (bandas, etc);_x000D_
 c)	Decorações diversas;_x000D_
 d)	Locação de banheiros químicos;_x000D_
 e)	Estruturas para cobertura no Largo Felipe Seger Sobrinho;  _x000D_
 f)	Sonorização e palco;_x000D_
 g)	Despesas com alimentação;_x000D_
 h)	Segurança do evento;_x000D_
 i)	Horas extras  de servidores._x000D_
 _x000D_
 2)	Houve projeto aprovado pela Lei Rouanet ou pela Lei de Incentivo à Cultura? Quem foram os apoiadores e qual o valor total captado?_x000D_
 _x000D_
 3)	Qual o valor investido com recursos do Município?_x000D_
 _x000D_
 4)	Qual o valor repassado ao UM CULTURAL?_x000D_
 _x000D_
 5)	Qual a receita líquida obtida com o evento realizado para os cofres públicos do Município?</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/pedido_de_informacao_19.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/pedido_de_informacao_19.doc</t>
   </si>
   <si>
     <t>1)	Qual o  número da matrícula do imóvel onde funcionava a Secretaria de Saúde?_x000D_
 _x000D_
 2) Qual o valor pago pelo Município de Dois irmãos para a aquisição do prédio? Qual o valor da avaliação imobiliária do prédio na época da compra? _x000D_
 _x000D_
 3) Foi elaborado laudo de avaliação do prédio à época da compra dando conta das condições de conservação do mesmo?_x000D_
 _x000D_
 4) Por qual motivo não foi solicitada autorização legislativa para proceder a demolição do prédio?</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/pedido_de_informacoes_no._020.2019_-_leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/pedido_de_informacoes_no._020.2019_-_leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Com relação aos Protocolos de nº. 8732/2015 e 7056/2018, o problema foi resolvido? Em caso negativo, quais as pendências para resolver? Quais os encaminhamentos que foram realizados pelo requerente?</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/pedido_de_informacao_21_wmGaxlJ.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/pedido_de_informacao_21_wmGaxlJ.doc</t>
   </si>
   <si>
     <t>1)	Quantas compras de medicamentos já foram realizadas pelo Município de Dois Irmãos através do Consórcio Público da Associação dos Municípios do Vale do Rio dos Sinos (CP- SINOS) e em quais datas foram realizadas?_x000D_
 _x000D_
 2)	Qual o valor total de cada compra de medicamento realizada?_x000D_
 _x000D_
 3)	Quais foram os medicamentos adquiridos?</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/pedido_de_informacoes_no._022.2019_-_joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/pedido_de_informacoes_no._022.2019_-_joracir_filipin.doc</t>
   </si>
   <si>
     <t>1)	Qual o valor gasto com máquinas (horas trabalhadas) para demolir o prédio onde funcionava a Secretaria de Saúde?_x000D_
 2)	A demolição estava prevista na licitação?</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/pedido_de_informacoes_no._023.2019_-_paulo_edvi_r92ry4z.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/pedido_de_informacoes_no._023.2019_-_paulo_edvi_r92ry4z.doc</t>
   </si>
   <si>
     <t>- Qual o valor gasto para confecção dos panfletos do XXIV Natal dos Anjos?</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/pedido_de_informacao_24.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/pedido_de_informacao_24.doc</t>
   </si>
   <si>
     <t>1)	Quantas viagem foram feitas pela Prefeita Municipal à Brasília e outras cidades para participação em eventos oficiais em representação do Município que geraram recebimento de diárias no período compreendido entre 2012-2019?_x000D_
 _x000D_
 2)	Qual foi o gasto total do Município com o pagamento de diárias e demais despesas em relação a essas viagens e deslocamentos no período 2012-2019?_x000D_
 _x000D_
 3)	Quem acompanhava a Prefeita nas viagens à Brasília? Qual valor gasto com diárias e despesas com passagem aérea dos demais integrantes da comitiva no período 2012-2019?_x000D_
 _x000D_
 4)	Com relação às viagens à Brasília, quais projetos encaminhados pelo Município aos Ministérios, que foram pauta de agenda nas referidas viagens, efetivamente foram aprovados e executados na cidade?</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/ped._providencias_no._001.2019_-_ver._paulo_cez_dvAdLwg.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/ped._providencias_no._001.2019_-_ver._paulo_cez_dvAdLwg.doc</t>
   </si>
   <si>
     <t>- Aquisição de dois geradores de energia elétrica portáteis, a fim utilização no momento que houver falta de energia elétrica. (CORSAN)</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/ped._providencias_no._002.2019_-_ver._paulo_cez_R8wI4HG.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/ped._providencias_no._002.2019_-_ver._paulo_cez_R8wI4HG.doc</t>
   </si>
   <si>
     <t>Instalação de lixeira com tampa em frente ao Posto de Saúde do Bairro União.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/ped._providencias_no._003.2019_-_ver._paulo_cez_HtTRRP3.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/ped._providencias_no._003.2019_-_ver._paulo_cez_HtTRRP3.doc</t>
   </si>
   <si>
     <t>Poda das árvores existentes em toda extensão da Rua Frei Caneca, localizada no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/ped._providencias_no._004.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/ped._providencias_no._004.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja recolocado os brinquedos para as crianças na Praça localizada no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que o município inicie em 60 dias a construção das casas prometidas ao povo de Dois Irmãos, projeto nomeado de “Um Lar Para Chamar de Meu”.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/ped._providencias_no._006.2019_-_ver._paulo_edv_DZ0vmY8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/ped._providencias_no._006.2019_-_ver._paulo_edv_DZ0vmY8.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/patrolamento da Rua Morro dos Reis e Entrada 2000, em toda a extensão das ruas.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/ped._providencias_no._007.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/ped._providencias_no._007.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Solução da sobrecarga na iluminação pública na lateral da BR 116, trecho compreendido entre a Auto Dois Irmãos e a Sólidus Veículos.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/ped._providencias_no._008.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/ped._providencias_no._008.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito a troca dos postes localizados na Estrada Campo Bom, nº. 375, 444 e 488, no Bairro Becker.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/ped._providencias_no._009.2019_-_ver._elony_edg_bOXPFQS.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/ped._providencias_no._009.2019_-_ver._elony_edg_bOXPFQS.doc</t>
   </si>
   <si>
     <t>- Extensão da rede elétrica na Rua Pedro Becker (Beco do Bolinha), no Bairro Becker.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/ped._providencias_no._010.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/ped._providencias_no._010.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Conserto do poste localizado na Rua Gonçalves Dias, próximo ao Mercado Wagner, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/ped._providencias_no._011.2019_-_ver._leo_butte_hJLQkgm.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/ped._providencias_no._011.2019_-_ver._leo_butte_hJLQkgm.doc</t>
   </si>
   <si>
     <t>- Instalação de redutor de velocidade (quebra-molas) ao longo da Rua Pedro Gregórius, localizada no Bairro Vale Direito, em especial no início da rua (curva do Mercado Staudt), bem como em frente ao Bar do Lui.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/ped._providencias_no._012.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/ped._providencias_no._012.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja colocado saibro no ponto em que os ônibus escolares e caminhões de lixo manobram diariamente no Bairro Vale Direito.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/ped._providencias_no._013.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/ped._providencias_no._013.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Conserto dos buracos existentes nos seguintes locais:_x000D_
 a) Rua Onze Amigos, no Vale Direito (Na Entrada e em frente ao nº. 1076);_x000D_
 b) Rua Professor Affonso Wolf, no Vale Verde;_x000D_
 c) Rua Walter Backes, no Bairro São Miguel;_x000D_
 d) Rua Chapecó, no Bairro Bela Vista;_x000D_
 e) Rua Esteio, esquina com a 29 de Setembro, no Bairro União.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/ped._providencias_no._014.2019_-_ver._paulo_cez_Nifr8RJ.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/ped._providencias_no._014.2019_-_ver._paulo_cez_Nifr8RJ.doc</t>
   </si>
   <si>
     <t>Que seja feito um estudo para redução de velocidade nos seguintes pontos: 1. Avenida Florestal com Avenida João Klauck; 2. Avenida João Klauck com a Rua Rogério Engelmann; 3. Avenida João Klauck com Rua São Leopoldo.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>Que seja feito o conserto/troca das lâmpadas queimadas na praça do Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/ped._providencias_no._016.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/ped._providencias_no._016.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Troca do poste de energia elétrica localizado na Rua Canoas, em frente a Sociedade Cultural e Esportiva 7 de Setembro, no Bairro 7 de Setembro.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/pedido_de_providencia_17.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/pedido_de_providencia_17.doc</t>
   </si>
   <si>
     <t>- Colocação de braço de luz e lâmpada no primeiro poste da Rua Guido Alcino Becker, no bairro Travessão;_x000D_
 _x000D_
 - Colocação de lixeira maior na esquina da Rua João Grawer Filho com a Rua Guido Alcino Becker, no bairro Travessão;_x000D_
 _x000D_
 - Colocação de tubulação maior para água da chuva na Rua Guido Alcino Becker, no bairro Travessão;_x000D_
 _x000D_
 - Patrolar a Rua Guido Alcino Becker e as demais ruas de chão batido do bairro Travessão.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/ped._providencias_no._018.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/ped._providencias_no._018.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>Contratação de um (1) professor de 1º Ano e dois (2) professores de 3º Ano, ambos do Ensino Fundamental I, e professores de Língua Inglesa, Língua Portuguesa, Literatura, Biologia, Química e Matemática para o Ensino Fundamental II e Ensino Médio, para a Escola Estadual de Ensino Médio 10 de Setembro, de Dois Irmãos.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/ped._providencias_no._019.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/ped._providencias_no._019.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>Patrolar as seguintes ruas localizadas no Bairro Becker:_x000D_
 1. Estrada Campo Bom 1;_x000D_
 2. Estrada Campo Bom 2;_x000D_
 3. Ruas do Loteamento regularizado.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/ped._providencias_no._020.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/ped._providencias_no._020.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>Realizar melhorias na pavimentação ou colocação de capa asfáltica na Rua Catarina Rausch, localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/ped._providencias_no._021.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/ped._providencias_no._021.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>Troca dos postes localizados na Rua Esteio, nº. 721 e 761, no Bairro Floresta.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/ped._providencias_no._022.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/ped._providencias_no._022.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Coleta de entulhos (armários, madeira), no final da Rua Esteio, no Bairro Vale Esquerdo.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/ped._providencias_no._023.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/ped._providencias_no._023.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Poda das árvores localizadas na Praça CEUS, no Loteamento 48.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/ped._providencias_no._024.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/ped._providencias_no._024.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Construção de uma boca de lobo na Rua Onze Amigos, no Vale Direito, nas imediações do nº. 1000 e nº. 1001.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/ped._providencias_no._025.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/ped._providencias_no._025.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Colocação de saibro em toda extensão da Rua Emílio Wingert, localizada no Bairro Vale Direito.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/ped._providencias_no._026.2019_-_ver._paulo_edv_8TD2qmW.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/ped._providencias_no._026.2019_-_ver._paulo_edv_8TD2qmW.doc</t>
   </si>
   <si>
     <t>Instalação de boca de lobo na Rua Colméia, nº. 1173, no Loteamento do Lago, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/pedido_de_providencia_27.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/pedido_de_providencia_27.doc</t>
   </si>
   <si>
     <t>Seja feita a limpeza do entulho e lixo em toda a extensão da Rua Paris, no bairro São Miguel, além da colocação de placa com o dizer “PROIBIDO COLOCAR LIXO”.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/pedido_de_providencia_28.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/pedido_de_providencia_28.doc</t>
   </si>
   <si>
     <t>Seja colocado redutor de velocidade na Av. Florestal nas proximidades da Funerária Dois Irmãos.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/pedido_de_providencia_29.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/pedido_de_providencia_29.doc</t>
   </si>
   <si>
     <t>Seja consertado o buraco na Rua Balduíno Feller, em frente ao nº 425, no bairro Travessão.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/pedido_de_providencia_30.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/pedido_de_providencia_30.doc</t>
   </si>
   <si>
     <t>Seja aberta a boca de lobo em frente à casa de nº 76 da Rua Rincão, no bairro Travessão, assim como seja desobstruída a tubulação de esgoto existente na mesma Rua, abaixo da casa de nº 76.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/pedido_de_providencia_31.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/pedido_de_providencia_31.doc</t>
   </si>
   <si>
     <t>Patrolamento da Rua França, no bairro São Miguel, assim como sejam abertas as bocas de lobo e sarjetas da referida rua e da Rua Paris.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/ped._providencias_no._032.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/ped._providencias_no._032.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja feito o conserto do buraco na tubulação do passeio público localizado na Rua Navegantes, nº. 46, Bairro Navegantes.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/ped._providencias_no._033.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/ped._providencias_no._033.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Instalação de iluminação pública na Estrada Campo Bom, Travessa 2, nº. 2006.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/ped._providencias_no._034.2019_-_ver._paulo_edv_8FJZmws.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/ped._providencias_no._034.2019_-_ver._paulo_edv_8FJZmws.doc</t>
   </si>
   <si>
     <t>Patrolamento da rua de chão batido localizada na Rua Alberto Rübenich, nº. 396.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/ped._providencias_no._035.2019_-_ver._paulo_edv_2obIc5J.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/ped._providencias_no._035.2019_-_ver._paulo_edv_2obIc5J.doc</t>
   </si>
   <si>
     <t>Que seja feito o conserto dos buracos existentes em toda extensão da Rua São Paulo, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/ped._providencias_no._036.2019_-_ver._paulo_edv_4nXMxJY.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/ped._providencias_no._036.2019_-_ver._paulo_edv_4nXMxJY.doc</t>
   </si>
   <si>
     <t>Que seja feita a colocação de placas de identificação (nome das ruas) em todo o Bairro Navegantes.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/ped._providencias_no._037.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/ped._providencias_no._037.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e ensaibramento da Rua Dalila Collet, localizada no Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/ped._providencias_no._038.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/ped._providencias_no._038.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Troca de poste na Avenida do Parque, em frente ao nº. 812, no Bairro Primavera.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/ped._providencias_no._039.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/ped._providencias_no._039.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>Recolocação de braços com lâmpada nos postes localizados na Rua Cambará do Sul, esquina com a Rua Guilherme Engelmann, bem como na Rua Professor Affonso Wolf, esquina com a Cambará do Sul, no Bairro União.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/ped._providencias_no._040.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/ped._providencias_no._040.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja feito o conserto do buraco existente no passeio público da Rua Navegantes, nº. 298, Bairro Navegantes.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/ped._providencias_no._041.2019_-_ver._paulo_edv_vOkFj4w.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/ped._providencias_no._041.2019_-_ver._paulo_edv_vOkFj4w.doc</t>
   </si>
   <si>
     <t>- Que seja feito o patrolamento em toda extensão da Rua Inglaterra (rua de chão batido), localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/ped._providencias_no._042.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/ped._providencias_no._042.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação pública (poste e lâmpada) na Rua Igualdade, nº. 54, Loteamento 48.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/ped._providencias_no._043.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/ped._providencias_no._043.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Instalação de iluminação pública na Rua Igualdade com a Rua Liberdade, no Loteamento Vitória, Bairro Picada 48.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/ped._providencias_no._044.2019_-_ver._eliane_be_EuAKbEm.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/ped._providencias_no._044.2019_-_ver._eliane_be_EuAKbEm.doc</t>
   </si>
   <si>
     <t>- Que a Prefeitura fiscalize o asfaltamento reposto nas obras da CORSAN, exigindo a mesma camada de asfalto retirado nas vias para realização de consertos e obras.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/ped._providencias_no._045.2019_-_ver._eliane_be_kQMXdOF.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/ped._providencias_no._045.2019_-_ver._eliane_be_kQMXdOF.doc</t>
   </si>
   <si>
     <t>- Que a CORSAN recoloque os paralelepípedos e bloquetos retirados nos bairros.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/ped._providencias_no._046.2019_-_ver._eliane_be_JJ1AbLH.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/ped._providencias_no._046.2019_-_ver._eliane_be_JJ1AbLH.doc</t>
   </si>
   <si>
     <t>- Que se retire o resto de ferro que sobrou das goleiras quebradas, bem como que se recoloque goleiras novas na Praça CÉUs, localizada no Loteamento Picada 48.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/ped._providencias_no._047.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/ped._providencias_no._047.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feito o conserto dos passeios públicos/calçadas localizadas no centro da cidade.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/ped._providencias_no._048.2019_-_ver._paulo_cez_9cIeScP.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/ped._providencias_no._048.2019_-_ver._paulo_cez_9cIeScP.doc</t>
   </si>
   <si>
     <t>- Colocação de Saibro no Caminho de Pedestres Alamanda, esquina com a Rua das Paineiras, localizado no Bairro Primavera.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/ped._providencias_no._049.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/ped._providencias_no._049.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a limpeza/poda da vegetação na Rua Leo Holdeffer, nas proximidades do nº. 23, Bairro Centro.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/ped._providencias_no._050.2019_-_ver._paulo_cez_g0ufoxk.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/ped._providencias_no._050.2019_-_ver._paulo_cez_g0ufoxk.doc</t>
   </si>
   <si>
     <t>- Que seja feita a retirada e recolocação das pedras irregulares da Rua Urbano C. Schaumloeffel, localizada no Bairro Centro.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/ped._providencias_no._051.2019_-_ver._paulo_cez_7PXnhmx.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/ped._providencias_no._051.2019_-_ver._paulo_cez_7PXnhmx.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de saibro ou brita em toda a extensão da Rua Beco do Bolinha, no Bairro Becker.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/ped._providencias_no._052.2019_-_ver._paulo_cez_mOzKOt6.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/ped._providencias_no._052.2019_-_ver._paulo_cez_mOzKOt6.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca da tampa da boca de lobo localizada na Av. Florestal, nº 369, próximo da Av. João Klauck, em frente à lavagem Posto Mareve.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/ped._providencias_no._053.2019_-_ver._mauro_hah_37h26Cm.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/ped._providencias_no._053.2019_-_ver._mauro_hah_37h26Cm.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo analise a Indicação do Legislativo nº. 31/2018, que solicita que os Decretos, Portarias e demais atos oficiais sejam disponibilizados em sua íntegra no portal do município na internet.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/ped._providencias_no._054.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/ped._providencias_no._054.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para resolução do problema do alagamento na Escola Municipal de Ensino Fundamental 29 de Setembro, localizada no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/ped._providencias_no._055.2019_-_ver._paulo_edv_zIyW3UA.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/ped._providencias_no._055.2019_-_ver._paulo_edv_zIyW3UA.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do corrimão da escadaria da praça localizada na Rua Goiás, no Bairro São João.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/ped._providencias_no._056.2019_-_ver._paulo_edv_aQUS5Vr.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/ped._providencias_no._056.2019_-_ver._paulo_edv_aQUS5Vr.doc</t>
   </si>
   <si>
     <t>- Que seja feito calçamento com bloqueto de concreto na Rua Miraguaí, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/ped._providencias_no._057.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/ped._providencias_no._057.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito a poda das árvores localizadas na calçada ao longo da Rua Esteio, no Bairro Floresta.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/ped._providencias_no._058.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/ped._providencias_no._058.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito a poda das árvores localizadas na Travessa Nicolau Osório Dilly (travessa da Idesa Esquadrias), no Bairro Centro.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/ped._providencias_no._059.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/ped._providencias_no._059.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a poda das árvores/vegetação na Rua Amazonas, nº 137, no Bairro São João.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/ped._providencias_no._060.2019_-_ver._paulo_cez_ogPx951.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/ped._providencias_no._060.2019_-_ver._paulo_cez_ogPx951.doc</t>
   </si>
   <si>
     <t>1.	Colocação de braço de luz e lâmpada nos postes de Energia Elétrica localizados na Rua Estrada Campo Bom, Travessa II, nº. 2006;_x000D_
 2.	Que seja colocado saibro na Rua Estrada Campo Bom, Travessa II, nº. 2006.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/ped._providencias_no._061.2019_-_ver._paulo_cez_4BqvsVV.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/ped._providencias_no._061.2019_-_ver._paulo_cez_4BqvsVV.doc</t>
   </si>
   <si>
     <t>- Que seja feita a poda das árvores existentes em toda a extensão da Rua Estrada Campo Bom, Travessa II.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/ped._providencias_no._062.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/ped._providencias_no._062.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Conserto do asfalto no final da Rua 10 de Setembro, no Bairro União.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ped._providencias_no._063.2019_-_ver._elony_edg_Nf2h7kF.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ped._providencias_no._063.2019_-_ver._elony_edg_Nf2h7kF.doc</t>
   </si>
   <si>
     <t>- Instalação de suporte com lâmpada na Avenida 10 de Setembro, esquina com a Rua 29 de Setembro, no Bairro União.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ped._providencias_no._064.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ped._providencias_no._064.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Combate aos borrachudos no município, em especial nos Bairros Vale Direito, Picada Verão e Vale Esquerdo.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ped._providencias_no._065.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ped._providencias_no._065.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Coleta de entulhos no final da Rua Esteio, localizada no Bairro Vale Esquerdo.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ped._providencias_no._066.2019_-_ver._leo_butte_L8PHo3G.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ped._providencias_no._066.2019_-_ver._leo_butte_L8PHo3G.doc</t>
   </si>
   <si>
     <t>- Que a Brigada Militar realize rondas no término das aulas na Escola Estadual Técnica Affonso Wolf, localizada no Bairro Vale Verde.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ped._providencias_no._067.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ped._providencias_no._067.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que a empresa de telefonia verifique qual o real problema com relação a falta de sinal de telefone nos Municípios de Dois Irmãos, Morro Reuter e Santa Maria do Herval.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/ped._providencias_no._068.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/ped._providencias_no._068.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a poda das árvores/vegetação na Rua Walter Schneck, nº. 500, no Bairro Portal da Serra.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/ped._providencias_no._069.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/ped._providencias_no._069.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Troca do poste caído na Rua Sede Campestre, localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/pedido_de_providencia_70.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/pedido_de_providencia_70.doc</t>
   </si>
   <si>
     <t>Seja trocado o piso da calçada em frente ao Hospital São José por um piso antiderrapante, além da retirada do degrau na entrada do mesmo.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/ped._providencias_no._071.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/ped._providencias_no._071.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Patrolar a Rua Pedro Enzweiler, localizada no Bairro Travessão - São Luís.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/ped._providencias_no._072.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/ped._providencias_no._072.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Instalação de redutor de velocidade (quebra-molas) na Rua Salvador e na Rua Vitória, ambas localizadas no Loteamento Picada 48.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/pedido_de_providencia_73.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/pedido_de_providencia_73.doc</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma rampa de acesso ao Banco Bradesco para cadeirantes.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/ped._providencias_no._074.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/ped._providencias_no._074.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do gerador de energia que atende a Emergência – Posto 24 Horas.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/ped._providencias_no._075.2019_-_ver._paulo_cez_xHb8bFB.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/ped._providencias_no._075.2019_-_ver._paulo_cez_xHb8bFB.doc</t>
   </si>
   <si>
     <t>- Que seja realizado o conserto do guard rail localizado em frente ao Grupo Herval na BR-116, nas proximidades do portão de entrada dos funcionários da empresa.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/ped._providencias_no._076.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/ped._providencias_no._076.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Colocação de luminárias em frente ao Hospital São José, localizado no Centro da cidade.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>-  Retirada e conserto do asfalto danificado (quebrado), na Rua Onze Amigos, proximidades do nº. 382, no Vale Direito.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Paulo César Quadri</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/ped._providencias_no._078.2019_-_ver._paulo_ces_zBQdtm8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/ped._providencias_no._078.2019_-_ver._paulo_ces_zBQdtm8.doc</t>
   </si>
   <si>
     <t>-  Que seja feito o alargamento da calçada/passeio público localizado na Avenida Sapiranga, abaixo do CREAS e do depósito de materiais de construção da Prefeitura.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ped._providencias_no._079.2019_-_ver._leo_butte_BLuWxbS.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ped._providencias_no._079.2019_-_ver._leo_butte_BLuWxbS.doc</t>
   </si>
   <si>
     <t>- Construção de uma boca de lobo ou rebaixamento da Rua Entre Ijuís, junto ao Loteamento Novo, localizado no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ped._providencias_no._080.2019_-_ver._paulo_cez_j4kMcFb.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ped._providencias_no._080.2019_-_ver._paulo_cez_j4kMcFb.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de lombo-faixa ou redutor de velocidade (quebra-molas) na Rua Erico Veríssimo, nas proximidades da Escola 29 de Setembro, localizada no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/pedido_de_providencia_81.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/pedido_de_providencia_81.doc</t>
   </si>
   <si>
     <t>Seja feita a demarcação e pintura dos espaços de estacionamento na Travessa 25 de Setembro, no Centro.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/ped._providencias_no._082.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/ped._providencias_no._082.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que os caixas eletrônicos sejam disponibilizados aos clientes até o horário das 22 horas.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/ped._providencias_no._083.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/ped._providencias_no._083.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feito o patrolamento e ensaibramento nos seguintes locais:_x000D_
 1) Estrada Picada 48, na divisa com o Município de Ivoti;_x000D_
 2) Rua Esteio, localizada no Bairro Vale Esquerdo;_x000D_
 3) Rua Dalila Collet, localizada no Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/ped._providencias_no._084.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/ped._providencias_no._084.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que os fios caídos ao longo da Estrada Campo Bom, em Dois Irmãos, sejam fixados na altura correta.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/ped._providencias_no._085.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/ped._providencias_no._085.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feita a ampliação da Creche Raio de Sol, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/ped._providencias_no._086.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/ped._providencias_no._086.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja solicitado a Companhia Riograndense de Saneamento - CORSAN o que segue: Que seja feita a recolocação do calçamento na Rua Humaitá, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/ped._providencias_no._087.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/ped._providencias_no._087.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feita a roçada ao longo da Rua Euzébio de Queiroz, junto ao barranco da BR-116, no Bairro Portal da Serra.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/ped._providencias_no._088.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/ped._providencias_no._088.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Conserto dos buracos existentes e asfaltamento da Rua 10 de Setembro, esquina com a Rua Antônio Wickert.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/ped._providencias_no._089.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/ped._providencias_no._089.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Conserto do esgoto entupido na Rua São Pedro, nº. 676, localizada no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/ped._providencias_no._090.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/ped._providencias_no._090.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o asfalto com recursos provenientes do IPTU, nos seguintes locais: 1. Rua Imigrantes, localizada no Bairro Portal da Serra; 2. Rua Canoas, localizada no Bairro União; 3. Capeamento asfáltico na Rua São Paulo, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/ped._providencias_no._091.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/ped._providencias_no._091.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de redutor de velocidade (quebra-molas) na Rua 10 de Setembro, próximo ao nº. 1951, no Bairro União.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/ped._providencias_no._092.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/ped._providencias_no._092.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o calçamento da Rua Mondai, localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/ped._providencias_no._093.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/ped._providencias_no._093.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de redutor de velocidade (quebra-molas) na Rua Goiás, próximo ao Mercado Pague Poko e o Postinho de Saúde, no Bairro São João.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/ped._providencias_no._094.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/ped._providencias_no._094.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o término do Postinho de Saúde localizado no Bairro Vale Verde.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/ped._providencias_no._095.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/ped._providencias_no._095.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo de viabilidade para alargamento com passeio público da Rua João Klauck.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/ped._providencias_no._096.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/ped._providencias_no._096.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal tome providências com relação aos animais (cães) abandonados que se encontram na Rua Machado de Assis com a Rua Chico Mendes, no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/ped._providencias_no._097.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/ped._providencias_no._097.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito de maneira imediata um edital de licitação para contratação de empresa para administrar o Hospital São José de Dois Irmãos.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/ped._providencias_no._098.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/ped._providencias_no._098.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o recolhimento do lixo (coleta) na Rua Tucunduva, nº. 77, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/ped._providencias_no._099.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/ped._providencias_no._099.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Conserto do buraco no asfalto localizado na Rua Guamirim com a Rua Affonso Wolf, em frente a Praça na entrada do Bairro Vale Verde.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/ped._providencias_no._100.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/ped._providencias_no._100.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a recolocação dos fios caídos/pendurados na Avenida Sapiranga, em frente ao nº. 826, no Bairro Industrial.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/pedido_de_providencia_101.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/pedido_de_providencia_101.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de suporte e lâmpada na Rua Professor Affonso Wolf, próximo à empresa Móveis Kerkhofen, no bairro Floresta.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/ped._providencias_no._102.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/ped._providencias_no._102.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do buraco e recolocação das pedras irregulares na Rua Portão, nº. 35, junto a BR 116, no Bairro Primavera.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/ped._providencias_no._103.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/ped._providencias_no._103.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto dos fios caídos na Rua Prudente de Morais, localizada no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/ped._providencias_no._104.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/ped._providencias_no._104.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a recolocação da lixeira na Rua Balduino Konrath, localizada no Bairro União.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/ped._providencias_no._105.2019_-_ver._leo_butte_hAfIQMs.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/ped._providencias_no._105.2019_-_ver._leo_butte_hAfIQMs.doc</t>
   </si>
   <si>
     <t>-  Conserto do asfalto nas seguintes ruas:_x000D_
 1. Onze Amigos, junto à entrada da chácara da Empresa Pegada;_x000D_
 2. Rua 29 de Setembro;_x000D_
 3. Final da Rua Esteio, sentido norte.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/ped._providencias_no._106.2019_-_ver._leo_butte_flT96C9.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/ped._providencias_no._106.2019_-_ver._leo_butte_flT96C9.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a troca do poste na Rua da Figueira, em frente ao nº. 196, no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/ped._providencias_no._107.2019_-_ver._leo_butte_mdlAMW2.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/ped._providencias_no._107.2019_-_ver._leo_butte_mdlAMW2.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a troca do poste localizado na Rua Esteio, no Bairro Floresta.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/ped._providencias_no._108.2019_-_ver._paulo_cez_mwU1oHO.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/ped._providencias_no._108.2019_-_ver._paulo_cez_mwU1oHO.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a recolocação dos fios caídos/pendurados na Rua Alberto Rübenich, nº. 3803, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/ped._providencias_no._109.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/ped._providencias_no._109.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja verificado e solucionado o problema de entupimento da rede de esgoto localizada no Loteamento Picada 48.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/ped._providencias_no._110.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/ped._providencias_no._110.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Que seja feita a recolocação do telhado da parada de ônibus localizada na Rua Aracaju com a Rua Vitória, no Loteamento Picada 48.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/ped._providencias_no._111.2019_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/ped._providencias_no._111.2019_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja verificado e tomadas providências para resolver o problema da calha do ginásio da E.M.E.F. Professor Matheus Grimm que em dias de chuva volumosa transborda e acaba molhando o piso do ginásio, bem como o refeitório.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/ped._providencias_no._112.2019_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/ped._providencias_no._112.2019_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>-  Colocação de tubos na Rua Tucanduva, nº. 51, localizada no bairro Bela vista.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/ped._providencias_no._113.2019_-_ver._paulo_edv_E9WpoF8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/ped._providencias_no._113.2019_-_ver._paulo_edv_E9WpoF8.doc</t>
   </si>
   <si>
     <t>- Que seja realizado melhorias e sinalização na Rua Alberto Rübenich, nas proximidades do estabelecimento comercial de nº. 381.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/ped._providencias_no._114.2019_-_ver._paulo_edv_Yc9d87O.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/ped._providencias_no._114.2019_-_ver._paulo_edv_Yc9d87O.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção da Rua Rio de Janeiro (rua de chão batido), localizada no Bairro São João.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/ped._providencias_no._115.2019_-_ver._paulo_edv_aoChlod.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/ped._providencias_no._115.2019_-_ver._paulo_edv_aoChlod.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de meio fio na Rua Alagoas, em frente ao nº. 167, no Bairro São João.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/ped._providencias_no._116.2019_-_ver._paulo_edv_4i7uuSR.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/ped._providencias_no._116.2019_-_ver._paulo_edv_4i7uuSR.doc</t>
   </si>
   <si>
     <t>- Que seja feito o recolhimento do lixo (coleta) e dos entulhos em toda a extensão da Rua Rio de Janeiro, localizada no Bairro São João.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/ped._providencias_no._117.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/ped._providencias_no._117.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja verificado e solucionado o problema do mau cheiro na Rua Alfredo Ponne, localizada no Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/ped._providencias_no._118.2019_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/ped._providencias_no._118.2019_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito calçamento e instalação de iluminação pública na Rua Neido Luiz do Couto, no Bairro 7 de Setembro.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/pdl_01_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/pdl_01_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre ponto facultativo e a transferência da sessão ordinária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/pdl_02_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/pdl_02_2019.doc</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>COMORFIN - Comissão de Orçamento e Finanças 2019</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/pdl_03_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/pdl_03_2019.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação da prestação de contas de governo do Poder Executivo Municipal referente ao exercício de 2017.”</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/pdl_04_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/pdl_04_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre ponto facultativo no expediente da Câmara de Vereadores de Dois Irmãos/RS.”</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/pdl_05_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/pdl_05_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o expediente da Câmara de Vereadores de Dois Irmãos/RS.”</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/001.2019_-_contratacao_emerg._motoristas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/001.2019_-_contratacao_emerg._motoristas.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 02 (DOIS) MOTORISTAS PARA AS SECRETARIAS MUNICIPAIS DE OBRAS E VIAÇÃO E SERVIÇOS URBANOS E TRÂNSITO.”</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/002.2019_-_convenio_prosinos_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/002.2019_-_convenio_prosinos_2019.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE RATEIO DE CUSTEIO DAS DESPESAS DE MANUTENÇÃO DO CONSÓRCIO PÚBLICO DE SANEAMENTO BÁSICO DA BACIA HIDROGRÁFICA DO RIO DOS SINOS – PRÓ-SINOS.”</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/003-2019_ced._especial_8.0000_smsam.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/003-2019_ced._especial_8.0000_smsam.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/004.2019_-_autoriza_venda_lotes_distrito_industrial.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/004.2019_-_autoriza_venda_lotes_distrito_industrial.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE VENDA, IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE DOIS IRMÃOS/RS, ATRAVÉS DE PROCEDIMENTO LICITATÓRIO, CONFORME ESPECIFICA.”</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/005-2019__-__contrat._emergencial__que_especifica.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/005-2019__-__contrat._emergencial__que_especifica.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) TÉCNICO DE ENFERMAGEM PSF, 01 (UM) TÉCNICO DE ENFERMAGEM, 01 (UM) AUXILIAR ADMINISTRATIVO, TODOS PARA ATENDIMENTO NA SECRETARIA MUNICIPAL DE SAÚDE, ASSISTÊNCIA SOCIAL E MEIO AMBIENTE.”</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3058/006-2019_-_contrat._emergencial_serventes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3058/006-2019_-_contrat._emergencial_serventes.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 02 (DUAS) SERVENTES DE ESCOLA PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/007-2019_contrat._emerg._renovacoes_educacao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/007-2019_contrat._emerg._renovacoes_educacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR, ATÉ FINAL DA LICENÇA-MATERNIDADE, DUAS CONTRATAÇÕES POR TEMPO DETERMINADO AUTORIZADAS PELAS LEIS MUNICIPAIS 4.537/2018, DE 10 DE  JANEIRO DE 2018, E, 4.562/2018, DE 14 DE MARÇO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/008-2019_ced._especial_260.00000_smsam.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/008-2019_ced._especial_260.00000_smsam.doc</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/009-2019_concessao_corsan.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/009-2019_concessao_corsan.odt</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DE BEM PÚBLICO MUNICIPAL PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO (CORSAN) E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/010-2019_reajuste_servidores_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/010-2019_reajuste_servidores_2019.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO, ATIVOS, INATIVOS E PENSIONISTAS, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO PARA ESSES SERVIDORES.”</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/011-2019_reajuste_empregados_publ._2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/011-2019_reajuste_empregados_publ._2019.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO DA REMUNERAÇÃO DOS EMPREGADOS PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/012-2019_reajuste_vale_alim-refeicao_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/012-2019_reajuste_vale_alim-refeicao_2019.doc</t>
   </si>
   <si>
     <t>“ALTERA O ART. 3º DA LEI N.º 2.835/2010, DE 20 DE ABRIL DE 2010, QUE INSTITUI O BENEFÍCIO DE VALE-ALIMENTAÇÃO E REFEIÇÃO PARA OS SERVIDORES E EMPREGADOS PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/013-2019_reajuste_bolasa_auxilio_estag._2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/013-2019_reajuste_bolasa_auxilio_estag._2019.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO DA BOLSA-AUXÍLIO CONCEDIDA AOS ESTUDANTES ESTAGIÁRIOS DE ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/014-2019_reajuste_vale_alim-refeicao_2019_retif_tUjTr1o.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/014-2019_reajuste_vale_alim-refeicao_2019_retif_tUjTr1o.doc</t>
   </si>
   <si>
     <t>“DA NOVA REDAÇÃO AO ARTIGO 1º, CAPUT, LEI MUNICIPAL Nº 4.673, DE 19 DE MARÇO DE 2019, QUE ALTERA O ART. 3º DA LEI N.º 2.835/2010, DE 20 DE ABRIL DE 2010, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/015-2019_-_desafetacao_rua_walter_birk.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/015-2019_-_desafetacao_rua_walter_birk.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA URBANA DE USO COMUM E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/016-2019_ced._especial_msam_140.40999_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/016-2019_ced._especial_msam_140.40999_1.doc</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3127/017-2019_ced._especiais_obras-viacao_e_industri_UoL6LMF.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3127/017-2019_ced._especiais_obras-viacao_e_industri_UoL6LMF.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ESPECIAIS NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/018-2019_apae_auxilio.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/018-2019_apae_auxilio.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE DOIS IRMÃOS/APAE.”</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/019-2019__altera_a_lei_no1.939-2002_-_dispoe_so_ASEsfvq.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/019-2019__altera_a_lei_no1.939-2002_-_dispoe_so_ASEsfvq.doc</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 2º, PARÁGRAFO ÚNICO, 6º, CAPUT, 8º, CAPUT, § 2º E 3º E REVOGA O INCISO I, DO § 3º, 9º, PARÁGRAFO ÚNICO E INCISO III, 11, PARÁGRAFO ÚNICO, 13, CAPUT, INCLUI AO ARTIGO 21, INCISO XI, AO ARTIGO 23, INCISO I, ALÍNEA ‘E’, AO INCISO II, ALÍNEA ‘D’ E REVOGA O § 2º, DO ART. 24, TODOS DA LEI MUNICIPAL Nº 1.939, 02 DE JULHO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/020-2019_isencao_multa_jacob_feiten.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/020-2019_isencao_multa_jacob_feiten.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE MULTA COMPENSATÓRIA REFERENTE A PROJETO DE REGULARIZAÇÃO DO IMÓVEL DE PROPRIEDADE DO CENTRO COMUNITÁRIO JACÓ FEITEN E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/021_-_2019_altera_a_lei_no2807-2010_conselho_mu_IlbmqcQ.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/021_-_2019_altera_a_lei_no2807-2010_conselho_mu_IlbmqcQ.odt</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2.807, 17 DE MARÇO DE 2010, QUE CRIA O CONSELHO MUNICIPAL DE CULTURA - CMC E O FUNDO MUNICIPAL DE CULTURA – FMC E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/022.2018_-_altera_art._43_da_lei_2.855_cria_e_e_Z2j7qoW.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/022.2018_-_altera_art._43_da_lei_2.855_cria_e_e_Z2j7qoW.doc</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 43 DA LEI Nº 2.855/2010, DE 02 DE MAIO DE 2010 QUE “ESTABELECE O PLANO DE CARREIRA DOS MEMBROS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE DOIS IRMÃOS, CRIA O RESPECTIVO QUADRO DE CARGOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.” E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/023-2019_ced._especial_smecd.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/023-2019_ced._especial_smecd.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO.”</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/024.2019_-_concessao_de_uso_terreno_ass._animais.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/024.2019_-_concessao_de_uso_terreno_ass._animais.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A RENOVAÇÃO DA CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/025.2019_-_remissao_de_multas_e_juros_-_incenti_gyoqm3m.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/025.2019_-_remissao_de_multas_e_juros_-_incenti_gyoqm3m.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REMISSÃO DE MULTA E JUROS DOS CRÉDITOS DA FAZENDA PÚBLICA MUNICIPAL, DE NATUREZA TRIBUTÁRIA OU NÃO, EXCETUADOS OS REFERIDOS NO ART. 1º DESTA LEI, INSCRITOS EM DÍVIDA ATIVA ATÉ 31 DE DEZEMBRO DE 2018, AJUIZADOS OU NÃO.”</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/026-2019_alter._lei_plano_diretor.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/026-2019_alter._lei_plano_diretor.docx</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO DIRETOR MUNICIPAL E ESTABELECE AS DIRETRIZES E PROPOSIÇÕES DE DESENVOLVIMENTO NO MUNICÍPIO DE DOIS IRMÃOS/RS.”</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/027-2019_ced._especial_smecd_r_12.86203.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/027-2019_ced._especial_smecd_r_12.86203.doc</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/028-2019_-_contrat._emergencial_professores-mon_pmJjqI5.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/028-2019_-_contrat._emergencial_professores-mon_pmJjqI5.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS E 01 (UM) TÉCNICO DE APOIO PEDAGÓGICO PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/029-2019_altera_lei_2.501_fiscal_sanitario_e_co_gmxmXoh.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/029-2019_altera_lei_2.501_fiscal_sanitario_e_co_gmxmXoh.doc</t>
   </si>
   <si>
     <t>“CRIA 01 (UM) CARGO DE FISCAL SANITÁRIO, ALTERANDO O ART. 3º DA LEI N.º 2.501/2008, DE 07 DE ABRIL DE 2008, QUE “ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS E AUTORIZA A CONTRATAÇÃO, POR TEMPO DETERMINADO E EM CARÁTER EMERGENCIAL, DE 01 (UM) FISCAL SANITÁRIO E 01 (UM) FISCAL DE OBRAS E POSTURAS”</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/030-2019_ced._especial_msam_76.738_ib_saude_ksrGtlG.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/030-2019_ced._especial_msam_76.738_ib_saude_ksrGtlG.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO E PROCEDER AO REPASSE DOS VALORES AO GESTOR/ADMINISTRADOR DO HOSPITAL SÃO JOSÉ”</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/031.2019-_altera_valor_de_gratificacao_pregoeiro.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/031.2019-_altera_valor_de_gratificacao_pregoeiro.doc</t>
   </si>
   <si>
     <t>"ALTERA O VALOR DA GRATIFICAÇÃO PARA O EXERCÍCIO DA FUNÇÃO DE PREGOEIRO INTEGRANTE DA COMISSÃO DE LICITAÇÕES.”</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/032-2019_contrat._emerg._saude_enfermeira.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/032-2019_contrat._emerg._saude_enfermeira.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) ENFERMEIRO(A) PARA A REDE MUNICIPAL DE SAÚDE PELO PERÍODO DE ATÉ 12 (DOZE) MESES.”</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/033-2019_calendario_eventos_alteracao_trofeu_ba_MpsIog7.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/033-2019_calendario_eventos_alteracao_trofeu_ba_MpsIog7.odt</t>
   </si>
   <si>
     <t>“ALTERA O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE DOIS IRMÃOS PARA O ANO DE 2019.”</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/034-2019_reg._plano_diretor.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/034-2019_reg._plano_diretor.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O DIREITO DE PREEMPÇÃO, NO ÂMBITO DO MUNICÍPIO DE DOIS IRMÃOS, EM REGULAMENTAÇÃO AO PLANO DIRETOR, DE ACORDO COM A LEI Nº 10.257/2001 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/035-2019_concessao_onerosa_dir._construir.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/035-2019_concessao_onerosa_dir._construir.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA ONEROSA DO DIREITO DE CONSTRUIR, EM REGULAMENTAÇÃO AO PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/036-2016_-_alter._lei______dotacao_alteracao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/036-2016_-_alter._lei______dotacao_alteracao.doc</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 4.699 DE 29 DE MAIO DE 2019 QUE “AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO”.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/037-2019_ced._suplementares-especial_03.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/037-2019_ced._suplementares-especial_03.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS SUPLEMENTARES E ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/038-2019_-_contrat._emergencial_serventes-professor.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/038-2019_-_contrat._emergencial_serventes-professor.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) PROFESSOR DA EDUCAÇÃO INFANTIL E SÉRIES INICIAIS E 01 (UM) SERVENTE DE ESCOLA PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/039-2019_gratificacaoes_membros_comissao_unificacao.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/039-2019_gratificacaoes_membros_comissao_unificacao.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A GRATIFICAÇÃO DOS MEMBROS DA COMISSÃO PROCESSANTE E SINDICANTE E DO PREGOEIRO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/040-2019_ced._especiais_smecd_r_39.87512_e_r_348571.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/040-2019_ced._especiais_smecd_r_39.87512_e_r_348571.doc</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/041-2019_ouvidoria.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/041-2019_ouvidoria.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OS PROCEDIMENTOS PARA A PARTICIPAÇÃO, A PROTEÇÃO E A DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS DO PODER EXECUTIVO, DE QUE TRATA A LEI N°13.460, DE 26 DE JUNHO DE 2017, E INSTITUI A OUVIDORIA DO PODER EXECUTIVO E O CONSELHO DE USUÁRIOS DE SERVIÇOS PÚBLICOS.”</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/042.2019_criacao_de_02_vagas_para_oficial_admin_CgegkgQ.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/042.2019_criacao_de_02_vagas_para_oficial_admin_CgegkgQ.doc</t>
   </si>
   <si>
     <t>“CRIA 02 (DOIS) CARGOS DE OFICIAL ADMINISTRATIVO E ALTERA O ART. 3º, DA LEI N.º 2.501/2008, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/043-2019_subvencao_cpm_escola_10_set..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/043-2019_subvencao_cpm_escola_10_set..doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO CPM DA ESCOLA ESTADUAL DE ENSINO MÉDIO 10 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/044-2019_subvencao_fadi.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/044-2019_subvencao_fadi.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL A FUNDAÇÃO ASSISTENCIAL DE DOIS IRMÃOS – FADI E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/045-2019_subvencao_apae.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/045-2019_subvencao_apae.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/046-2019_ced._especial_smph_40.00000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/046-2019_ced._especial_smph_40.00000.doc</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/047-2019_ced._especial_smecd_3.50000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/047-2019_ced._especial_smecd_3.50000.doc</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/048-2019_ced._suplementar_ib_saude_76.914.82.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/048-2019_ced._suplementar_ib_saude_76.914.82.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/049-2019._reg._construcoes.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/049-2019._reg._construcoes.docx</t>
   </si>
   <si>
     <t>“ESTABELECE CONDIÇÕES PARA REGULARIZAÇÃO DE EDIFICAÇÕES EM FASE FINAL DE CONSTRUÇÃO OU CONCLUÍDAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/050-2019_-_feira_agropastoril..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/050-2019_-_feira_agropastoril..doc</t>
   </si>
   <si>
     <t>“INSTITUI A FEIRA LIVRE DO PRODUTOR AGROSILVOPASTORIL E AGROINDUSTRIAL.”</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/051-2019_-_lei_feiras_itinerantes.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/051-2019_-_lei_feiras_itinerantes.odt</t>
   </si>
   <si>
     <t>“REGULAMENTA A REALIZAÇÃO DE FEIRAS EVENTUAIS NO MUNICÍPIO DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/052-2019_-_taxas_feiras_itinerantes_alt._lei_4535-2017.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/052-2019_-_taxas_feiras_itinerantes_alt._lei_4535-2017.odt</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 101B, 101D E 101F, BEM ASSIM, A TABELA II, ITEM 3, DO ANEXO I, DO CÓDIGO TRIBUTÁRIO MUNICIPAL, INSTITUÍDO ATRAVÉS DA LEI MUNICIPAL Nº 4.535, DE 26 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/pl_053_2019.pdf</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/pl_053_2019.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 43 DA LEI Nº 2.855/2010, DE 02 DE MAIO DE 2010 QUE “ESTABELECE O PLANO DE CARREIRA DOS MEMBROS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE DOIS IRMÃOS, CRIA O RESPECTIVO QUADRO DE CARGOS E SALÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/054-2019_-_declara_de_utilidade_publica_grupo_e_Y85GIHI.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/054-2019_-_declara_de_utilidade_publica_grupo_e_Y85GIHI.odt</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA O GRUPO ESCOTEIRO OS MOICANOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/055-2019_concessao_cooperativa_catadores.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/055-2019_concessao_cooperativa_catadores.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DE BEM PÚBLICO MUNICIPAL PARA A COOPERATIVA DE TRABALHO DOS RECICLADORES E CATADORES DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/056-2019_alteracao_lei_3.707-2013.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/056-2019_alteracao_lei_3.707-2013.odt</t>
   </si>
   <si>
     <t>“ALTERA O ART. 13, INCISO II, ALÍNEAS“A” E “D”, ART. 23, CAPUT, ART. 37, CAPUT REVOGA OS §§ 1º E 2º E ART. 38, INCISO X, DA LEI MUNICIPAL Nº 3.707, DE 27 DE NOVEMBRO DE 2013E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/057-2019__-__contrat._saude_emergenciais_agosto_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/057-2019__-__contrat._saude_emergenciais_agosto_2019.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 02 (DOIS) RECEPCIONISTAS, 02 (DOIS) TÉCNICOS DE ENFERMAGEM, 03 (TRÊS) AUXILIARES DE SERVIÇOS GERAIS E 01 (UM) MOTORISTA, TODOS PARA ATENDIMENTO NA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/058-2019_ratificacao_altercao_pro-sinos.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/058-2019_ratificacao_altercao_pro-sinos.odt</t>
   </si>
   <si>
     <t>“RATIFICA A ALTERAÇÃO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO PÚBLICO DE SANEAMENTO BÁSICO DA BACIA HIDROGRÁFICA DO RIO DOS SINOS (PRÓ-SINOS) APROVADA PELA ASSEMBLEIA GERAL.”</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3284/059-2019_-_remissao_imposto_ass._moradores_bairro_uniao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3284/059-2019_-_remissao_imposto_ass._moradores_bairro_uniao.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REMISSÃO DE CRÉDITO/DÉBITO TRIBUTÁRIO NA FORMA DO ARTIGO 240-A, INCISO II, DA LEI MUNICIPAL 4535/2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/060-2019_autoriza_contrat._motorisra_e_operador_2PyGiAE.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/060-2019_autoriza_contrat._motorisra_e_operador_2PyGiAE.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 02 (DOIS) MOTORISTAS E 01 (UM) OPERADOR DE MÁQUINA PARA AS SECRETARIAS MUNICIPAIS DE SERVIÇOS URBANOS E TRÂNSITO E OBRAS E VIAÇÃO.”</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/061-2019_autoriza_projeto_construtivo_especifico.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/061-2019_autoriza_projeto_construtivo_especifico.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A APROVAR PROJETO CONSTRUTIVO ESPECÍFICO.”</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/062-2019_ced._especial_smsam_6.28544.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/062-2019_ced._especial_smsam_6.28544.doc</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/063_-_2019_ldo_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/063_-_2019_ldo_2020.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020.”</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/064-2018_subvencao_portal_da_serra_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/064-2018_subvencao_portal_da_serra_2019.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE TRADICIONALISTA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/065-2019_autoriza_contrat._diversas.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/065-2019_autoriza_contrat._diversas.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) TÉCNICO DE ENFERMAGEM E 01 (UM) PSICÓLOGO PARA A REDE MUNICIPAL DE SAÚDE - CAPS”</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/066-2019_-_contrat._emergencial__monitor_agosto_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/066-2019_-_contrat._emergencial__monitor_agosto_2019.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, 01 (UM) MONITOR EDUCACIONAL PARA A REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/067-2019_-_contrat._emergencial__eletricista.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/067-2019_-_contrat._emergencial__eletricista.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, 01 (UM) ELETRICISTA PARA A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS E TRÂNSITO.”</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3311/068-2019_tranferencia_do_direito_de_constuir.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3311/068-2019_tranferencia_do_direito_de_constuir.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A TRANSFERÊNCIA DO DIREITO DE CONSTRUIR, EM REGULAMENTAÇÃO AO PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/069-2019_projeto_de_lei_-_vigencia_plano_diretor.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/069-2019_projeto_de_lei_-_vigencia_plano_diretor.doc</t>
   </si>
   <si>
     <t>“ESTABELECE PRAZO PARA APROVAÇÃO DE PROJETOS CONSTRUTIVOS E DE PARCELAMENTO DO SOLO JÁ PROTOCOLADOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/070.2019_-_concessao_de_uso_terreno_ctg_liberda_aFNcSzr.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/070.2019_-_concessao_de_uso_terreno_ctg_liberda_aFNcSzr.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/071-2019_convenio_planos_de_saude.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/071-2019_convenio_planos_de_saude.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER  DESCONTOS EM FOLHA DE PAGAMENTO DOS SERVIDORES E/OU EMPREGADOS PÚBLICOS QUE ASSIM AUTORIZAREM, PARA FINS DE CONTRATAÇÃO DE PLANOS DE SAÚDE CREDENCIADOS PELO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/072-2019_ced._especial_smsam_2.04762.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/072-2019_ced._especial_smsam_2.04762.doc</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/073-2019_ced._suplementar_educacao_professores.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/073-2019_ced._suplementar_educacao_professores.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/074-2019_desafetacao_rua_01_bairro_navegantes.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/074-2019_desafetacao_rua_01_bairro_navegantes.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A DESAFETAÇÃO DE UMA FRAÇÃO DE TERRAS DE DOMÍNIO DO MUNICÍPIO DE DOIS IRMÃOS/RS LOCALIZADA NO BAIRRO NAVEGANTES”</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/075-2019_subvencoes_liga_e_ass._sao_franciso_de_assis.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/075-2019_subvencoes_liga_e_ass._sao_franciso_de_assis.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO A ENTIDADES DA SOCIEDADE CIVIL E SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/076-2019_altera_lei_4507-2017_lotes_empreend._u_i5SS1kU.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/076-2019_altera_lei_4507-2017_lotes_empreend._u_i5SS1kU.doc</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 3º DA LEI MUNICIPAL DE Nº 4.507, DE 10 DE OUTUBRO DE 2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR 16 (DEZESSEIS) LOTES URBANIZADOS DE SUA PROPRIEDADE PARA CONSTRUÇÃO DE UNIDADES RESIDENCIAIS, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL – CEF E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/077-2019_-_subvencao_social_fadi_1.202.80000.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/077-2019_-_subvencao_social_fadi_1.202.80000.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO A ENTIDADE DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/078.2019_-_permuta_ruas_catarina_rausch_e_arno_giehl.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/078.2019_-_permuta_ruas_catarina_rausch_e_arno_giehl.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE  DOMÍNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/079-2019_vale_livro_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/079-2019_vale_livro_2019.doc</t>
   </si>
   <si>
     <t>“INSTITUI O VALE LIVRO, BENEFÍCIO DE CARÁTER TEMPORÁRIO PARA OS PROFESSORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/080.2019_-_autoriza_convenio_estado_rs_bombeiros.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/080.2019_-_autoriza_convenio_estado_rs_bombeiros.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA ESTADUAL DA SEGURANÇA PÚBLICA, OBJETIVANDO A EXECUÇÃO DE SERVIÇOS E COOPERAÇÃO TÉCNICA DE PREVENÇÃO, BUSCAS E SALVAMENTOS E DE ATIVIDADES DE DEFESA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/081-2019_-_subvencao_social_grupo_escoteiro_os_moicanos.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/081-2019_-_subvencao_social_grupo_escoteiro_os_moicanos.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE GRUPO ESCOTEIRO OS MOICANOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/082-2019_-_alteracao_lei_4712-2009_eleicao_dir._escola.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/082-2019_-_alteracao_lei_4712-2009_eleicao_dir._escola.odt</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 2º DA LEI MUNICIPAL DE Nº 2712, DE 26 DE OUTUBRO DE 2009, QUE DISPÕE SOBRE AS ELEIÇÕES DE DIRETORES PARA OS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL DA EDUCAÇÃO BÁSICA DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/083.2019_-_concessao_de_uso_grupo_idosos_felizes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/083.2019_-_concessao_de_uso_grupo_idosos_felizes.doc</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/084-2019_-_autoriz_concessao_de_uso_rua_cerveja_eN08Fmi.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/084-2019_-_autoriz_concessao_de_uso_rua_cerveja_eN08Fmi.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE BEM IMÓVEL MUNICIPAL MEDIANTE TERMO DE CONCESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/085-2019_ced._especial_smsam_31000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/085-2019_ced._especial_smsam_31000.doc</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/086-2019_-_loa_2020.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/086-2019_-_loa_2020.odt</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DOIS IRMÃOS PARA O EXERCÍCIO FINANCEIRO DE 2020.”</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/087-2019_calculo_atuarial_2020_alicota_patronal.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/087-2019_calculo_atuarial_2020_alicota_patronal.doc</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 13 DA LEI Nº. 2.240, DE 14 DE JULHO DE 2005, QUE “REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS”.”</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/088-2019_subvencoes_apae_29.00000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/088-2019_subvencoes_apae_29.00000.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO A ENTIDADE DA SOCIEDADE CIVIL E SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/089-2019_-_alteracao_lei_4723-2019_professores__pvXBvXx.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/089-2019_-_alteracao_lei_4723-2019_professores__pvXBvXx.odt</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1º DA LEI MUNICIPAL DE Nº 4723, DE 13 DE AGOSTO DE 2019, QUE ALTERA O ARTIGO 43 DA LEI Nº 2.855/2010, DE 02 DE MAIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/090-2019_-_alteracao_lei_4740.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/090-2019_-_alteracao_lei_4740.odt</t>
   </si>
   <si>
     <t>“ALTERA O § 3º DO ARTIGO 56 DA LEI MUNICIPAL DE Nº 4733, DE 03 DE SETEMBRO DE 2019, QUE “INSTITUI O PLANO DIRETOR MUNICIPAL E ESTABELECE AS DIRETRIZES E PROPOSIÇÕES DE DESENVOLVIMENTO NO MUNICÍPIO DE DOIS IRMÃOS/RS”; ALTERA O CAPUT DO ARTIGO 1º E REVOGA O SEU PARÁGRAFO ÚNICO, DA LEI MUNICIPAL DE Nº 4740, DE 17 DE SETEMBRO DE 2019, QUE “ESTABELECE PRAZO PARA APROVAÇÃO DE PROJETOS CONSTRUTIVOS E DE PARCELAMENTO DO SOLO JÁ PROTOCOLADOS” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/091-2019_-_subvencao_social_fadi_contraturno.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/091-2019_-_subvencao_social_fadi_contraturno.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO CORRENTE EXERCÍCIO PARA FINS DE COMPLEMENTAÇÃO DE SUBVENÇÃO A ENTIDADE DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/092-2019_-_institui_plano_diretor_de_mobilidade_urbana.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/092-2019_-_institui_plano_diretor_de_mobilidade_urbana.odt</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO DIRETOR DE MOBILIDADE URBANA DE DOIS IRMÃOS - PLANMOB DOIS IRMÃOS E ESTABELECE AS DIRETRIZES PARA A GESTÃO E O MONITORAMENTO DE SUA IMPLEMENTAÇÃO E REVISÃO PERIÓDICA.”</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/093-2019_contrat._emerg._enfermeira_postao_24_hs.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/093-2019_contrat._emerg._enfermeira_postao_24_hs.doc</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/094-2019_-_alteracao_lei_4754_bombeiros_convenio.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/094-2019_-_alteracao_lei_4754_bombeiros_convenio.odt</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 2º DA LEI MUNICIPAL DE Nº 4.754, DE 22 DE OUTUBRO DE 2019, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA ESTADUAL DA SEGURANÇA PÚBLICA, OBJETIVANDO A EXECUÇÃO DE SERVIÇOS E COOPERAÇÃO TÉCNICA DE PREVENÇÃO, BUSCAS E SALVAMENTOS E DE ATIVIDADES DE DEFESA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/095-2019_ced._especial_smsam_315000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/095-2019_ced._especial_smsam_315000.doc</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/096-2019_reajuste_taxas-imposto_municipais_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/096-2019_reajuste_taxas-imposto_municipais_2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CORRIGIR OS CRÉDITOS DE ORIGEM TRIBUTÁRIA OU NÃO TRIBUTÁRIA, EM PERCENTUAL QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/097-2019_ced._suplementar_dev._camara_150.00000.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/097-2019_ced._suplementar_dev._camara_150.00000.doc</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/098-2019_renovacao_contrt._saude_lei_4654-2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/098-2019_renovacao_contrt._saude_lei_4654-2019.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATAÇÃO POR TEMPO DETERMINADO AUTORIZADA PELA LEI MUNICIPAL Nº 4.645, DE 27 DE NOVEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/099-2019_-_subvencao_social_entidades_2020.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/099-2019_-_subvencao_social_entidades_2020.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/100.2019_-_altera_art._43_da_lei_2.855_cria_e_e_agxy5G8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/100.2019_-_altera_art._43_da_lei_2.855_cria_e_e_agxy5G8.doc</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/101.2019_-_criacao_cargo_monitor_educ._maio-2018.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/101.2019_-_criacao_cargo_monitor_educ._maio-2018.doc</t>
   </si>
   <si>
     <t>“CRIA 06 (SEIS) CARGOS DE MONITOR EDUCACIONAL E ALTERA O ART. 3º E O ANEXO I, DA LEI N.º 2.501/2008, DE 07 DE ABRIL DE 2008, QUE “ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS”.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/102-2019_-_altera_o_codigo_tributario_municipal.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/102-2019_-_altera_o_codigo_tributario_municipal.doc</t>
   </si>
   <si>
     <t>“ALTERA AS TABELAS V E VI DA LEI MUNICIPAL Nº 4.533, DE 18 DE DEZEMBRO DE 2017.”</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/103-2018_-_contrat._emergencial_professores_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/103-2018_-_contrat._emergencial_professores_2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 03 (TRÊS) PROFESSORES DE MATEMÁTICA – 25H SEMANAIS, 03 (TRÊS) PROFESSORES DE LÍNGUA PORTUGUESA – 25H SEMANAIS, 02 (DOIS) PROFESSORES DE GEOGRAFIA – 25H SEMANAIS, 01 (UM) PROFESSOR DE LÍNGUA INGLESA – 25H SEMANAIS, 01 (UM) PROFESSOR DE ARTE – 25H SEMANAIS, 01 (UM) PROFESSOR DE INFORMÁTICA EDUCATIVA – 25H SEMANAIS, 02 (DOIS) TÉCNICOS DE APOIO PEDAGÓGICO – 22H SEMANAIS, 02 (DOIS) PROFESSORES DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS – 40H SEMANAIS, 08 (OITO) PROFESSORES DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS – 22H SEMANAIS, 02 (DOIS) PROFESSORES DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS – 25H SEMANAIS; 02 (DOIS) PROFESSORES DE EDUCAÇÃO FÍSICA – 25H E 18 (DEZOITO) MONITORES EDUCACIONAIS – 40H SEMANAIS., TODOS PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/104-2019_calendario_eventos_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/104-2019_calendario_eventos_2020.doc</t>
   </si>
   <si>
     <t>“INSTITUI O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE DOIS IRMÃOS PARA O ANO DE 2020.”</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/105.2019_-_concessao_de_uso_terreno_amotra.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/105.2019_-_concessao_de_uso_terreno_amotra.doc</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/pll_01_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/pll_01_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, da remuneração dos servidores públicos da Câmara de Vereadores de Dois Irmãos, ativos e inativos, bem como autoriza a concessão de aumento para esses servidores.”</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/pll_02_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/pll_02_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Altera o art. 3° da lei n° 2.873/2010, de 25 de maio de 2010, que institui o benefício de vale-alimentação para os servidores da Câmara de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/pll_03_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/pll_03_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual bem como autoriza a concessão de aumento da bolsa-auxílio concedida aos estudantes estagiários da Câmara Municipal de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/pll_04_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/pll_04_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios dos Vereadores do município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/pll_05_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/pll_05_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios do Prefeito e Vice-Prefeito do município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/pll_06_2019_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/pll_06_2019_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual dos subsídios dos Secretários Municipais”</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/pll_07_2019_leJD0K6.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/pll_07_2019_leJD0K6.doc</t>
   </si>
   <si>
     <t>“Altera a redação do art. 1º da Lei Municipal nº 4.682/2019, de 27 de março de 2019, que “Estabelece o índice para revisão geral, anual, dos subsídios do Prefeito e Vice-Prefeito do município de Dois Irmãos””</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/pll_08_2019_gjjkc9V.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/pll_08_2019_gjjkc9V.doc</t>
   </si>
   <si>
     <t>“Altera a redação do art. 1º da Lei Municipal nº 4.683/2019, de 27 de março de 2019, que “Estabelece o índice para revisão geral, anual dos subsídios dos Secretários Municipais””</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/pll_09_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/pll_09_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a remoção de veículos abandonados em logradouros públicos do Município de Dois Irmãos e dá outras providências.”</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/pll_10_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/pll_10_2019.doc</t>
   </si>
   <si>
     <t>“Altera a denominação de trecho da Rua Affonso Wolf para Estrada Picada Verão.”</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/pll_11_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/pll_11_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre os procedimentos para a participação, a proteção e a defesa dos direitos do usuário de serviços públicos da Câmara de Vereadores de Dois Irmãos/RS, de que trata a Lei nº 13.460, de 26 de junho de 2017, e institui a Ouvidoria do Poder Legislativo.”</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/pll_12_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/pll_12_2019.doc</t>
   </si>
   <si>
     <t>“Proíbe o uso de fogos de artifício com estampido no município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/pll_13_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/pll_13_2019.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua Um, no Bairro Portal da Serra, para Rua Herval, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/pll_14_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/pll_14_2019.doc</t>
   </si>
   <si>
     <t>“Denomina prédio público como Centro de Convenções José Victor Rausch”</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/pll_15_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/pll_15_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a impressão da mensagem “BEBER ÁGUA É SAÚDE” nas faturas de serviços da Corsan de Dois Irmãos”</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Parlamentar de Inquérito instituída pela Resolução nº 04, de 25 de setembro de 2018.”</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/02_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/02_2019.doc</t>
   </si>
   <si>
     <t>"Autoriza viagem de até quatro (4) vereadores para Brasília (DF)."</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>CPI ISEV - Comissão Parlamentar de Inquérito - ISEV</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/03_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/03_2019.doc</t>
   </si>
   <si>
     <t>“Aprova o Relatório da Comissão Parlamentar de Inquérito criada pela Resolução nº 04/2018.”</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/04_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/04_2019.doc</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial instituída pela Resolução nº 03, de 13 de maio de 2019.”</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/05_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/05_2019.doc</t>
   </si>
   <si>
     <t>Autoriza viagem de vereador para Brasília (DF).</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/06_2019_9cfndmp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/06_2019_9cfndmp.doc</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/07_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/07_2019.doc</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/08_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/08_2019.doc</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Especial instituída pela Resolução nº 10, de 26 de agosto de 2019.”</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/emenda_a_lei_organica_projeto_007-2019.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/emenda_a_lei_organica_projeto_007-2019.odt</t>
   </si>
   <si>
     <t>“REVOGA O ARTIGO 40, INCISOS III E V DO ARTIGO 50, ARTIGO 64, PARÁGRAFO ÚNICO DO ARTIGO 89,  § 4º DO ARTIGO 94, BEM ASSIM OS ARTIGOS 91, 92, 93 E 112, ALTERA O INCISO II DO ARTIGO 89 E CAPUT E § 1º DO ARTIGO 94, TODOS DA LEI ORGÂNICA DO MUNICÍPIO DE DOIS IRMÃOS”</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/requerimento_no._001.2019-_voto_de_pesar_hilari_o8ej3Qw.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/requerimento_no._001.2019-_voto_de_pesar_hilari_o8ej3Qw.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Hilario Jose Orth, falecido no dia 17 de Janeiro de 2019, aos 72 anos de idade.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/requerimento_002_2019_JkjvMqA.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/requerimento_002_2019_JkjvMqA.doc</t>
   </si>
   <si>
     <t>Seja convocado o Secretário de Planejamento e Habitação para prestar esclarecimentos acerca da regularização fundiária no loteamento do Bairro São João.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/requerimento_no._003.2019-_voto_de_pesar_everto_MdGJYNE.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/requerimento_no._003.2019-_voto_de_pesar_everto_MdGJYNE.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Everton Jovane Hoffmann, falecido no dia 09 de fevereiro de 2019, aos 26 anos de idade.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/requerimento_004_2019_HlzenIy.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/requerimento_004_2019_HlzenIy.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm requerer que, após tramitação regimental, seja oficiado o Poder Executivo Municipal para que forneça:_x000D_
 _x000D_
 1) Cópia dos certificados, atestados ou documentos equivalentes para comprovação de títulos/atividades, e os documentos comprovando experiência e prática mínima de 2 anos, dos classificados do 1º ao 20º lugar no processo seletivo simplificado para contratação de 2 motoristas, nos termos do edital nº 071/2018;_x000D_
 _x000D_
 2) Cópia do edital de chamada para contratação por tempo determinado relativo a cada um dos 5 primeiros classificados no processo seletivo simplificado informado no item 1 deste requerimento.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/requerimento_no._005.2019_-_falta_de_abastecime_tyuxiBE.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/requerimento_no._005.2019_-_falta_de_abastecime_tyuxiBE.doc</t>
   </si>
   <si>
     <t>Que seja solicitado novamente à CORSAN de Dois Irmãos, as seguintes informações: A) Quais os reais motivos da falta de abastecimento de água em finais de semana na região norte da cidade? Em especial o Bairro União, Vale Esquerdo e Vale Direito. B) Existe algum projeto de investimento de melhoria para a falta de água no Vale Direito e União? C) Por qual motivo há essa constante falta de água? (Problema com gerador, demanda, manutenção, etc).</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/requerimento_no._006.2019_-_convite_aud._pub._c_I1e4QhR.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/requerimento_no._006.2019_-_convite_aud._pub._c_I1e4QhR.doc</t>
   </si>
   <si>
     <t>Que sejam convidados o Gerente da CORSAN (Companhia Riograndense de Saneamento) de Dois Irmãos, o Diretor-Presidente, a Superintendência Regional Sinos, bem como a AGERGS (Agência Estadual de Regulação dos Serviços Públicos Delegados do RS) para Audiência Pública, a fim de tratar de assuntos referente à constante falta de água no Município de Dois Irmãos, problema este que se estende desde o mês de novembro de 2018, e que se agravou no mês de fevereiro de 2019.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/requerimento_007_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/requerimento_007_2019.doc</t>
   </si>
   <si>
     <t>Seja convocado o Secretário Municipal de Planejamento e Habitação, Nei Fernando Ferraz, para prestar esclarecimentos acerca dos seguintes temas, no dia 18 de março, às 18:30 horas:_x000D_
 _x000D_
 1) Aquisição do imóvel e o processo de liberação do mesmo ao ACTG Portal da Serra;_x000D_
 2) Casas populares;_x000D_
 3) Aditivo à contrato de obras e prestação de serviços;_x000D_
 4) Regularização fundiária do Bairro São Miguel.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/requerimento_008_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/requerimento_008_2019.doc</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal para fornecer cópia das atas do Conselho Municipal de Habitação no período compreendido entre o ano de 2015 até os dias atuais.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/requerimento_no._009.2019_-_convite_aud._pub._r_ntlBaEa.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/requerimento_no._009.2019_-_convite_aud._pub._r_ntlBaEa.doc</t>
   </si>
   <si>
     <t>Que sejam convidados o Responsável da RGE (Rio Grande Energia) de Dois Irmãos, bem como a AGERGS (Agência Estadual de Regulação dos Serviços Públicos Delegados do RS) para Audiência Pública, a fim de tratar de diversos assuntos referente a constante queda de energia elétrica no Município de Dois Irmãos...</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/requerimento_no._010.2019_-_convite_aud._pub._o_YE6drHk.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/requerimento_no._010.2019_-_convite_aud._pub._o_YE6drHk.doc</t>
   </si>
   <si>
     <t>Que seja convidado o Responsável da Empresa de Telefonia OI, para Audiência Pública, juntamente com a RGE (Rio Grande Energia) de Dois Irmãos e a AGERGS (Agência Estadual de Regulação dos Serviços Públicos Delegados do RS), a fim de tratar de diversos assuntos referente a constante queda de energia elétrica, bem como a questão dos postes podres no Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/requerimento_no._011.2019-__copia_contrato_pref_h51Wy9E.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/requerimento_no._011.2019-__copia_contrato_pref_h51Wy9E.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para fornecer cópia do contrato (na íntegra, com aditivos e ademais) das concessões de uso de água e esgoto entre o Município de Dois Irmãos e a Companhia Riograndense de Saneamento – CORSAN.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/requerimento_no._012.2019-__copia_contratos_pre_QFzB1bW.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/requerimento_no._012.2019-__copia_contratos_pre_QFzB1bW.doc</t>
   </si>
   <si>
     <t>Seja oficiado o IB Saúde para fornecer cópia do contrato celebrado com o Município de Dois Irmãos assim como os contratos de prestação de serviço médico e fornecimento de mercadorias com terceiros, relativo à unidade de Dois Irmãos.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/requerimento_no._013.2019-_voto_de_pesar_adilso_jftvsPQ.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/requerimento_no._013.2019-_voto_de_pesar_adilso_jftvsPQ.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Adilson Riva, falecido no dia 14 de março de 2019, aos 38 anos de idade.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/requerimento_no._014.2019-_voto_de_pesar_maria__UIX4sBA.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/requerimento_no._014.2019-_voto_de_pesar_maria__UIX4sBA.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Eich, falecida no dia 18 de março de 2019, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/requerimento_no._015.2019_-_voto_de_congratulac_JFuCiz0.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/requerimento_no._015.2019_-_voto_de_congratulac_JFuCiz0.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao PGT/Sub-Zero, em virtude da vitória na segunda edição do Torneio de Verão de Futsal Feminino 2019, realizado no dia 22 de março de 2019, na Sociedade Santa Cecília – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/requerimento_no._016.2019_-__quantia_aposentado_5qGK9KD.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/requerimento_no._016.2019_-__quantia_aposentado_5qGK9KD.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o INSS – Instituto Nacional do Seguro Social para que o mesmo informe quantos aposentados existem na agência INSS do Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/requerimento_017_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/requerimento_017_2019.doc</t>
   </si>
   <si>
     <t>Seja disponibilizado no dia 03 de abril de 2019, a partir das 17 horas, o espaço do Plenário da Câmara de Vereadores para reunião de instalação e outras deliberações do Comitê Municipal em Defesa da Previdência Social.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/requerimento_no._018.2019_-_voto_de_pesar_vicen_LEFq91D.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/requerimento_no._018.2019_-_voto_de_pesar_vicen_LEFq91D.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Vicente Aloísio Habitzreuter, falecido no dia 02 de abril de 2019, aos 71 anos de idade.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/requerimento_019_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/requerimento_019_2019.doc</t>
   </si>
   <si>
     <t>Seja disponibilizado o Plenário da Câmara de Vereadores em todas as 4as feiras durante o mês de abril/2019, sempre a partir das 17 horas, para reunião do Comitê Municipal em Defesa da Previdência Social, o qual foi instalado no dia 03 de abril.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/requerimento_no._020.2019_-_demonstrativos_cont_PqQWx5i.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/requerimento_no._020.2019_-_demonstrativos_cont_PqQWx5i.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo, para que o mesmo encaminhe o que segue: Demonstrativo da taxa de Contribuição de Iluminação Pública “CIP”, desde a sua criação: 1. Demonstrativo total da receita por mês; 2. Demonstrativo total da receita por ano; 3. Total da receita arrecadada desde o início até abril/2019; 4. Relatório de despesa total por fornecedor, paga somente deste recurso; 5. Cópia do extrato bancário de toda a movimentação, desde o início até abril/2019.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/requerimento_no._021.2019_-_relacao_imoveis_no__7kvxB9C.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/requerimento_no._021.2019_-_relacao_imoveis_no__7kvxB9C.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo, para que o mesmo encaminhe o que segue: 1. Relação de todos os imóveis prediais e territoriais no Município de Dois Irmãos: Quanto a localização da rua, detalhado por bairro, metragem, bem como o valor venal de cada um; 2. O valor total especificado por bairro, e o valor total do município.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/requerimento_no._022.2019_-_voto_de_congratulac_TZzov4u.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/requerimento_no._022.2019_-_voto_de_congratulac_TZzov4u.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Sr. Felipe Aloísio Sachetti, aluno da escola estadual técnica Affonso Wolf, em virtude da participação na FEBRACE, feira brasileira de ciências e engenharia, na USP, Universidade de São Paulo, entre os dias 18 e 22 de março do corrente ano, com o projeto Captação de Pó Basáltico, orientado pela Professora Ilisete Pereira do Nascimento.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/requerimento_023_2019_-_licenca_elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/requerimento_023_2019_-_licenca_elony.doc</t>
   </si>
   <si>
     <t>Licença do cargo de vereador entre os dias 03 a 06 de maio de 2019, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/requerimento_no._024.2019_-_voto_de_pesar_alcid_vyqk6Qs.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/requerimento_no._024.2019_-_voto_de_pesar_alcid_vyqk6Qs.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Alcido Bastian, falecido no dia 30 de abril de 2019, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/requerimento_no._025.2019_-_voto_de_pesar_luiz__UoqwdwC.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/requerimento_no._025.2019_-_voto_de_pesar_luiz__UoqwdwC.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Luiz Neori Brandt, falecido no dia 03 de maio de 2019, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/requerimento_no._026.2019_-_voto_de_pesar_izabe_79UJ0M7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/requerimento_no._026.2019_-_voto_de_pesar_izabe_79UJ0M7.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Izabella Kuhn, falecida no dia 02 de maio de 2019, aos 88 anos de idade.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3166/requerimento_no._027.2019_-_convocacao_sec._car_9MHLGVY.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3166/requerimento_no._027.2019_-_convocacao_sec._car_9MHLGVY.doc</t>
   </si>
   <si>
     <t>Que seja convocado o Secretário de Obras e Viação, Sr. Carlos Arnold para prestar esclarecimentos acerca dos diversos pedidos de providências/indicações que ainda não foram realizados.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3167/requerimento_no._028.2019_-_voto_de_pesar_egidi_7fcjYHP.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3167/requerimento_no._028.2019_-_voto_de_pesar_egidi_7fcjYHP.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Egídio Augustinho Führ, falecido no dia 22 de abril de 2019, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/requerimento_no._029.2019_-_voto_de_pesar_leoni_DKX2FX6.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/requerimento_no._029.2019_-_voto_de_pesar_leoni_DKX2FX6.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Leonilda Gallas, falecida no dia 04 de maio de 2019, aos 94 anos de idade.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/requerimento_no._030.2019_-_voto_de_pesar_adeli_UvkdkGM.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/requerimento_no._030.2019_-_voto_de_pesar_adeli_UvkdkGM.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Adelina Becker, falecida no dia 18 de maio de 2019, aos 35 anos de idade.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/requerimento_no._031.2019_-_falta_de_abastecime_GjBLbgl.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/requerimento_no._031.2019_-_falta_de_abastecime_GjBLbgl.doc</t>
   </si>
   <si>
     <t>Que seja solicitado à CORSAN de Dois Irmãos, as seguintes informações: A) Quais os reais motivos da falta de abastecimento de água diariamente no Bairro São Miguel? (A bomba está com problemas? São peças? Em caso positivo, quais são as peças? Demanda? Manutenção? Falta de vontade? Etc.) B) Qual a previsão para solução definitiva do problema?</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/requerimento_no._032.2019_-_voto_de_pesar_arno__b9SpPF7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/requerimento_no._032.2019_-_voto_de_pesar_arno__b9SpPF7.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Arno Nicolau Berlitz, falecido no dia 16 de maio de 2019, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/requerimento_no._033.2019_-_voto_de_pesar_jose__5qGRNws.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/requerimento_no._033.2019_-_voto_de_pesar_jose__5qGRNws.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. José Arlindo Boesing, falecido no dia 20 de maio de 2019, aos 74 anos de idade.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/requerimento_no._034.2019_-_voto_de_pesar_guido_mx0QAYr.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/requerimento_no._034.2019_-_voto_de_pesar_guido_mx0QAYr.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Guido Oswaldo Mallmann, falecido no dia 13 de maio de 2019, aos 83 anos de idade.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/requerimento_no._035.2019_-_voto_de_pesar_pedro_skbv14x.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/requerimento_no._035.2019_-_voto_de_pesar_pedro_skbv14x.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Pedro Lehnen, falecido no dia 24 de maio de 2019, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/requerimento_no._036.2019_-_voto_de_pesar_irine_wponwv3.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/requerimento_no._036.2019_-_voto_de_pesar_irine_wponwv3.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Irineu Giehl, falecido no dia 30 de maio de 2019, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/requerimento_no._037.2019_-_voto_de_pesar_claud_jQMsGYj.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/requerimento_no._037.2019_-_voto_de_pesar_claud_jQMsGYj.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Claudino Capeletti, falecido no dia 1º de junho de 2019, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/requerimento_no._038.2019_-__despesas_isev_-_ve_Hhv7tnl.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/requerimento_no._038.2019_-__despesas_isev_-_ve_Hhv7tnl.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal, bem como o Instituto de Saúde e Educação Vida (ISEV) para que seja informado se havia despesas com alimentação, esterilização, medicamentos, lavanderia, material hospitalar e material de cama e banho. Que seja remetida a comprovação, bem como os valores.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/requerimento_039_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/requerimento_039_2019.doc</t>
   </si>
   <si>
     <t>Seja convidado o Comandante do Batalhão da Brigada Militar de Dois Irmãos para comparecer à Câmara de Vereadores, em data a ser aprazada, a fim de fazer um relatório sobre as atividades da Brigada Militar no ano de 2019, assim como debater as dificuldades da corporação e meios para amenizá-las.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/requerimento_no._040.2019_-_voto_de_pesar_jorge_FsR8jSf.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/requerimento_no._040.2019_-_voto_de_pesar_jorge_FsR8jSf.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Jorge Antonio Schneider, falecido no dia 08 de junho de 2019, aos 61 anos de idade.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/requerimento_no._041.2019_-_voto_de_congratulac_JfTY1N9.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/requerimento_no._041.2019_-_voto_de_congratulac_JfTY1N9.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES à Liga Feminina de Combate ao Câncer de Dois Irmãos, pelos 15 anos de fundação.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3226/requerimento_042_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3226/requerimento_042_2019.doc</t>
   </si>
   <si>
     <t>Seja oficiado o IB Saúde, que administra o Hospital São José de Dois Irmãos, para que remeta à Câmara de Vereadores, relatório onde conste especificado, mês a mês, a totalidade das receitas públicas provenientes do contrato celebrado com o Município de Dois Irmãos e as despesas pormenorizadas nas quais foi utilizado o referido recurso. Inicialmente deverá ser remetido o relatório desde o início do contrato até a presente data e, posteriormente, deverão ser remetidos relatórios bimestrais.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/requerimento_no._043.2019_-_voto_de_pesar_luiz__8J0vs4x.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/requerimento_no._043.2019_-_voto_de_pesar_luiz__8J0vs4x.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Luiz Roberto Arnecke, falecido no dia 15 de junho de 2019, aos 51 anos de idade.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/requerimento_no._044.2019_-_voto_de_pesar_lauro_iTCb77G.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/requerimento_no._044.2019_-_voto_de_pesar_lauro_iTCb77G.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Lauro Dexheimer, falecido no dia 19 de junho de 2019, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/requerimento_no._045.2019_-_voto_de_pesar_mario_aeSzOjo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/requerimento_no._045.2019_-_voto_de_pesar_mario_aeSzOjo.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Mario Herzer, falecido no dia 27 de junho de 2019, aos 68 anos de idade.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/requerimento_no._046.2019_-_voto_de_congratulac_BacnIL8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/requerimento_no._046.2019_-_voto_de_congratulac_BacnIL8.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe Betas, em virtude da vitória no Municipal de Futebol Sete, realizado no dia 06 de julho de 2019, no Campo 7 Amigos, no Bairro Vila Rosa – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/requerimento_047_2019_9S8ufTp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/requerimento_047_2019_9S8ufTp.doc</t>
   </si>
   <si>
     <t>1)	Cópia do edital relativo aos asfaltamentos de ruas do município que o recurso é proveniente do BADESUL;_x000D_
 _x000D_
 2)	Cronograma da realização das obras, pagamentos e aditivos;_x000D_
 _x000D_
 3)	Cópia de todo o processo envolvendo a duplicação da Ponte José Kreuz, inclusive do parecer que está na Caixa Econômica Federal para os aditivos.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/requerimento_no._048.2019_-_voto_de_pesar_walde_fIjiq54.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/requerimento_no._048.2019_-_voto_de_pesar_walde_fIjiq54.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Waldemar Katrosa, falecido no dia 05 de julho de 2019, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/requerimento_049_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/requerimento_049_2019.doc</t>
   </si>
   <si>
     <t>Autorizar viagem de vereadores para Brasília (DF) no período compreendido entre 06 de agosto a 09 de agosto de 2019, com o objetivo buscar recursos, através do Fundo de Participação do Município, para o Município de Dois Irmãos, em especial para o capeamento asfáltico de diversas ruas da cidade, aquisição de veículo e outros recursos para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/requerimento_no._050.2019_-_voto_de_pesar_ambro_rDum1UC.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/requerimento_no._050.2019_-_voto_de_pesar_ambro_rDum1UC.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Ambrosio Roque Kunz, falecido no dia 06 de julho de 2019, aos 68 anos de idade.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/requerimento_no._051.2019_-_voto_de_pesar_flori_uRgLaBY.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/requerimento_no._051.2019_-_voto_de_pesar_flori_uRgLaBY.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Flori Dortinan, falecido no dia 14 de julho de 2019, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/requerimento_no._052.2019_-_voto_de_congratulac_LpfTcIA.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/requerimento_no._052.2019_-_voto_de_congratulac_LpfTcIA.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Balança Rede, em virtude da vitória na Copa Encosta da Serra, realizada no último final de semana, em Nova Petrópolis - RS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/requerimento_no._053.2019_-_voto_de_pesar_bruno_CIlCDVE.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/requerimento_no._053.2019_-_voto_de_pesar_bruno_CIlCDVE.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Bruno Walter Stein, falecido no dia 23 de julho de 2019, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/requerimento_no._054.2019_-_voto_de_pesar_nelso_DID8yGN.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/requerimento_no._054.2019_-_voto_de_pesar_nelso_DID8yGN.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Nelson Kolling, falecido no dia 26 de julho de 2019, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/requerimento_no._055.2019_-_voto_de_pesar_jorge_rvANVuL.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/requerimento_no._055.2019_-_voto_de_pesar_jorge_rvANVuL.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Jorge dos Santos Aguiar, falecido no dia 25 de julho de 2019, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3269/requerimento_no._056.2019_-_voto_de_pesar_ivo_s_eXLCUTS.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3269/requerimento_no._056.2019_-_voto_de_pesar_ivo_s_eXLCUTS.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Ivo Schumann, falecido no dia 23 de julho de 2019, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/requerimento_no._057.2019_-_voto_de_pesar_annit_35jEFM1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/requerimento_no._057.2019_-_voto_de_pesar_annit_35jEFM1.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Annita Gernhardt, falecida no dia 04 de agosto de 2019, aos 89 anos de idade.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/requerimento_no._058.2019_-_voto_de_pesar_eduar_39Jrqw0.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/requerimento_no._058.2019_-_voto_de_pesar_eduar_39Jrqw0.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Srta. Eduarda Birk, falecida no dia 03 de agosto de 2019, aos 21 anos de idade.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/requerimento_no._059.2019_-_voto_de_pesar_paulo_VpENgP8.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/requerimento_no._059.2019_-_voto_de_pesar_paulo_VpENgP8.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Heylmann, falecido no dia 04 de agosto de 2019, aos 63 anos de idade.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/requerimento_no._060.2019_-_voto_de_pesar_dari__kfVXTXI.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/requerimento_no._060.2019_-_voto_de_pesar_dari__kfVXTXI.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Dari Celestino Clement, falecido no dia 05 de agosto de 2019, aos 65 anos de idade.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/requerimento_no._061.2019_-_solicitacao_de_espa_Q6BcPpa.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/requerimento_no._061.2019_-_solicitacao_de_espa_Q6BcPpa.doc</t>
   </si>
   <si>
     <t>Que seja disponibilizada a sede da Câmara de Vereadores, no dia 08 de setembro de 2019, das 7 horas e 30 minutos às 17 horas e 30 minutos, para reunião do Partido dos Trabalhadores – PT de Dois Irmãos.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/requerimento_no._062.2019_-_voto_de_congratulac_iC1S5F6.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/requerimento_no._062.2019_-_voto_de_congratulac_iC1S5F6.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Hooligans, em virtude da vitória no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/requerimento_no._063.2019_-_voto_de_congratulac_wFaga4w.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/requerimento_no._063.2019_-_voto_de_congratulac_wFaga4w.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Unidos da Vila, em virtude da 2ª Colocação no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/requerimento_no._064.2019_-_voto_de_congratulac_8hhAdEG.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/requerimento_no._064.2019_-_voto_de_congratulac_8hhAdEG.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Santa Catarina, em virtude da 3ª Colocação no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/requerimento_no._065.2019_-_voto_de_congratulac_gWGMpfo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/requerimento_no._065.2019_-_voto_de_congratulac_gWGMpfo.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Sr. Adilson, da equipe do Arcanjos, que foi o Goleiro Menos Vazado no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/requerimento_no._066.2019_-_voto_de_congratulac_tbpS0kG.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/requerimento_no._066.2019_-_voto_de_congratulac_tbpS0kG.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Sr. Marcelo, da equipe do Santa Catarina, que foi o Goleador no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/requerimento_no._067.2019_-_voto_de_congratulac_FcXl3Jq.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/requerimento_no._067.2019_-_voto_de_congratulac_FcXl3Jq.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Sr. Marcio Luiz Assmann, da equipe do Hooligans, que foi o Melhor Treinador no Campeonato Municipal de Futebol Sete, categoria Veterano, realizado no dia 25 de agosto de 2019, no Campo do União – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/requerimento_no._068.2019_-_voto_de_congratulac_AtS5St5.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/requerimento_no._068.2019_-_voto_de_congratulac_AtS5St5.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Sr. José Renato Berlitz, pelos serviços prestados ao Município de Dois Irmãos nos últimos 34 anos.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/requerimento_069_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/requerimento_069_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Ministério Público para que o mesmo informe à Câmara de Vereadores qual o valor desviado pelo Instituto de Saúde e Educação Vida – ISEV - para a conta de titularidade da Associação São Bento de Saúde, dentro do montante de R$ 24.034.436,57 noticiado pela imprensa, que pertence exclusivamente aos recursos oriundos do Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/requerimento_no._070.2019_-_voto_de_pesar_renat_gziof9C.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/requerimento_no._070.2019_-_voto_de_pesar_renat_gziof9C.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Renato Boll, falecido no dia 1º de setembro de 2019, aos 59 anos de idade.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/requerimento_no._071.2019_-_voto_de_pesar_camil_GJbkyrC.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/requerimento_no._071.2019_-_voto_de_pesar_camil_GJbkyrC.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Camilla Berlitz, falecida no dia 31 de agosto de 2019, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3314/requerimento_no._072.2019_-_voto_de_pesar_jacob_iUP0bKY.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3314/requerimento_no._072.2019_-_voto_de_pesar_jacob_iUP0bKY.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Jacob Guido Wingert, falecido no dia 31 de agosto de 2019, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/requerimento_no._073.2019_-_voto_de_pesar_cilen_md8stH7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/requerimento_no._073.2019_-_voto_de_pesar_cilen_md8stH7.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Cileni Noemi Hoppen, falecida no dia 02 de setembro de 2019, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no._074.2019_-_voto_de_congratulac_2iYDU6G.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no._074.2019_-_voto_de_congratulac_2iYDU6G.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES aos Senhores: Alexandre Lindohl, Eloi Stein, Jônatas Breunig, Luis Büttenbender e Rubem Engelmann, em virtude da participação na Expointer 2019, representando o Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no._075.2019_-_voto_de_congratulac_ehgCcyO.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no._075.2019_-_voto_de_congratulac_ehgCcyO.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Grupo Dois Irmãos, pela participação nos Jogos de Câmbio adaptado para a Terceira Idade.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/requerimento_no._076.2019_-_voto_de_pesar_clari_xtWXmoG.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/requerimento_no._076.2019_-_voto_de_pesar_clari_xtWXmoG.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Clarisse Escher, falecida no dia 17 de setembro de 2019, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/requerimento_no._077.2019_-_voto_de_pesar_irace_YSvZ6WM.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/requerimento_no._077.2019_-_voto_de_pesar_irace_YSvZ6WM.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Iracema Roani, falecida no dia 15 de setembro de 2019, aos 51 anos de idade.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/requerimento_no._078.2019_-_voto_de_pesar_affon_56Nsx4B.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/requerimento_no._078.2019_-_voto_de_pesar_affon_56Nsx4B.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Affonsa Rosinha Backes, falecida no dia 18 de setembro de 2019, aos 72 anos de idade.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/requerimento_no._079.2019_-_voto_de_pesar_etelv_md7Ts7m.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/requerimento_no._079.2019_-_voto_de_pesar_etelv_md7Ts7m.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Etelvino Borchartt, falecido no dia 16 de setembro de 2019, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/requerimento_no._080.2019_-_voto_de_pesar_jose__zbsa79G.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/requerimento_no._080.2019_-_voto_de_pesar_jose__zbsa79G.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. José Sergio Vier, falecido no dia 28 de setembro de 2019, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/requerimento_no._081.2019_-_voto_de_pesar_ferna_X28RIJ5.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/requerimento_no._081.2019_-_voto_de_pesar_ferna_X28RIJ5.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Fernando Doerr, falecido no dia 03 de outubro de 2019, aos 77 anos de idade.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/requerimento_no._082.2019_-_voto_de_congratulac_c7OuY6j.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/requerimento_no._082.2019_-_voto_de_congratulac_c7OuY6j.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES aos Srs. Ronete Maria Klein, Judite Kraemer Scheid, Heleniltom Langner, Kelvin da Silva Penedo e Jessica Camargo Dornelles, pela votação para a escolha dos novos Conselheiros Tutelares Gestão 2020-2024.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/requerimento_no._083.2019_-_voto_de_pesar_plini_vuzmcl7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/requerimento_no._083.2019_-_voto_de_pesar_plini_vuzmcl7.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Plinio Nienow, falecido no dia 02 de outubro de 2019, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/requerimento_no._084.2019_-_convite_secretario__fu69g28.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/requerimento_no._084.2019_-_convite_secretario__fu69g28.doc</t>
   </si>
   <si>
     <t>Solicita que seja convidado o Secretário de Agricultura, Indústria, Comércio e Turismo, Sr. Edson Luis Maicá Severo para comparecer à Câmara de Vereadores, em data a ser aprazada, a fim de juntamente com vereadores e a comunidade, fazer uma avaliação sobre as festividades do 190º Kerb de São Miguel.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/requerimento_no._085.2019_-_convite_aud._pub._k_1AUqagf.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/requerimento_no._085.2019_-_convite_aud._pub._k_1AUqagf.doc</t>
   </si>
   <si>
     <t>Que seja convidado o Secretário de Agricultura, Indústria, Comércio e Turismo, os Grupos Festivos, a Câmara de Dirigentes Lojistas – CDL e comerciantes em geral, especial da área central, bem como as Igrejas do Município de Dois Irmãos, para participar de AUDIÊNCIA PÚBLICA, a fim de tratar de assuntos referente as festividades do 190º Kerb de São Miguel, ocorrido de 26 a 29 de setembro de 2019.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/requerimento_086_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/requerimento_086_2019.doc</t>
   </si>
   <si>
     <t>Seja remetido pelo Poder Executivo Municipal o laudo técnico que conclui pela demolição do antigo prédio da Secretaria Municipal de Saúde como sendo a alternativa viável em relação à eventual reforma do prédio, assim como seja remetido o projeto arquitetônico da obra da nova emergência inicialmente aprovado.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/requerimento_no._087.2019_-_conv._sec._planejam_phIM2Ix.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/requerimento_no._087.2019_-_conv._sec._planejam_phIM2Ix.doc</t>
   </si>
   <si>
     <t>Que seja convocado o Secretário Municipal de Planejamento e Habitação, Nei Fernando Ferraz, a fim de que dê explicações e sane as dúvidas no que se refere à demolição do antigo prédio da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/requerimento_no._088.2019_-_voto_de_pesar_bruno_GNdZlFu.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/requerimento_no._088.2019_-_voto_de_pesar_bruno_GNdZlFu.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Bruno Ruff, falecido no dia 19 de outubro de 2019, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3367/requerimento_no._089.2019_-_voto_de_congratulac_m92YOcM.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3367/requerimento_no._089.2019_-_voto_de_congratulac_m92YOcM.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Corpo de Bombeiros Comunitário de Dois Irmãos, pelos 15 anos de trabalhos prestados ao município.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/requerimento__090_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/requerimento__090_2019.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES às Srts. Kamilli Vitória Toqueto, Karin Raíssa Castro Chereta e Talita Vitória Alles, alunas da Escola Municipal de Ensino Fundamental 29 de Setembro, em virtude da participação na feira de ciência e tecnologia MOSTRATEC 2019, que ocorreu entre os dias 22 e 24 de outubro do corrente ano, com o Projeto/pesquisa “Cultivando a Leitura”, orientado pela Professora Sheila da Silva.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/requerimento_no._091.2019_-_voto_de_pesar_lucio_d92Vr0G.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/requerimento_no._091.2019_-_voto_de_pesar_lucio_d92Vr0G.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Lucio Pio Feiten, falecido no dia 17 de outubro de 2019, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/requerimento_no._092.2019_-_voto_de_pesar_norme_lgYTV7h.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/requerimento_no._092.2019_-_voto_de_pesar_norme_lgYTV7h.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Normélia Weiss, falecida no dia 25 de outubro de 2019, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/requerimento_093_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/requerimento_093_2019.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado VOTO DE CONGRATULAÇÕES a todos os servidores públicos da cidade de Dois Irmãos pela passagem do Dia do Servidor Público.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/requerimento_no._094.2019_-_voto_de_congratulac_VpoyA5L.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/requerimento_no._094.2019_-_voto_de_congratulac_VpoyA5L.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado VOTO DE CONGRATULAÇÕES a Usina de Reciclagem do Município de Dois Irmãos, pela passagem dos 25 anos comemorados no dia 29 de outubro.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/requerimento_no._095.2019_-__copia_edital_daer__PsfPAKB.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/requerimento_no._095.2019_-__copia_edital_daer__PsfPAKB.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para fornecer o que segue: 1. Cópia do edital, dos aditivos e de todo processo administrativo do asfaltamento proveniente de recurso do DAER; 2.	Cópia do edital, dos aditivos e de todo processo administrativo relativo à revitalização da Avenida São Miguel.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/requerimento_no._096.2019_-_voto_de_pesar_selvi_DFWyzDM.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/requerimento_no._096.2019_-_voto_de_pesar_selvi_DFWyzDM.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Selvino Hario Werle, falecido no dia 26 de outubro de 2019, aos 73 anos de idade.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/requerimento_no._097.2019_-_voto_de_congratulac_40QWcRK.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/requerimento_no._097.2019_-_voto_de_congratulac_40QWcRK.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado VOTO DE CONGRATULAÇÕES a Metalúrgica Gassen de Dois Irmãos, pela passagem dos 20 anos comemorados no mês de novembro.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/requerimento_no._098.2019_-_voto_de_congratulac_LhVn8WY.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/requerimento_no._098.2019_-_voto_de_congratulac_LhVn8WY.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado VOTO DE CONGRATULAÇÕES a Equipe Body&amp;mind de Dois Irmãos, que consagrou-se campeã no Circuito Sesc de Corridas 2019.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/requerimento_no._099.2019_-_voto_de_pesar_egon__AzedtDN.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/requerimento_no._099.2019_-_voto_de_pesar_egon__AzedtDN.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Egon Bender, falecido no dia 07 de novembro de 2019, aos 80 anos de idade.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/requerimento_no._100.2019_-_voto_de_pesar_givan_cBbeyj9.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/requerimento_no._100.2019_-_voto_de_pesar_givan_cBbeyj9.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Givanildo Rabutka, falecido no dia 08 de novembro de 2019, aos 42 anos de idade.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/requerimento_101_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/requerimento_101_2019.doc</t>
   </si>
   <si>
     <t>Seja convocado o Secretário Municipal de Planejamento e Habitação, Nei Fernando Ferraz, a fim de que dê explicações e sane as dúvidas no que se refere aos capeamentos asfálticos realizados no Município, ao Projeto Habitacional “Um Lar Para Chamar de Meu” e com relação ao andamento da obra da cancha de tiro de laço no Loteamento Picada 48.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/requerimento_no._102.2019_-_voto_de_pesar_maria_KMa0jz9.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/requerimento_no._102.2019_-_voto_de_pesar_maria_KMa0jz9.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Therezinha Büttenbender, falecida no dia 22 de novembro de 2019, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/requerimento_no._103.2019_-_voto_de_congratulac_dNrjbba.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/requerimento_no._103.2019_-_voto_de_congratulac_dNrjbba.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a Escola Municipal Primavera, pela passagem dos 27 anos comemorados no dia 22 de novembro.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/requerimento_no._104.2019_-_voto_de_pesar_maria_HSZebJh.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/requerimento_no._104.2019_-_voto_de_pesar_maria_HSZebJh.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Schaab, falecida no dia 13 de novembro de 2019, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/requerimento_no._105.2019_-_voto_de_congratulac_SLs5mjb.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/requerimento_no._105.2019_-_voto_de_congratulac_SLs5mjb.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Los Guapos, em virtude da vitória no Campeonato Municipal de Futebol de Campo, realizado no dia 07 de dezembro de 2019, no campo do 7 de Setembro – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/requerimento_no._106.2019_-_voto_de_congratulac_PI9w0rP.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/requerimento_no._106.2019_-_voto_de_congratulac_PI9w0rP.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Los Guapos, em virtude da 2ª Colocação no Campeonato Municipal de Clubes Festivos, realizado no dia 07 de dezembro de 2019, no campo do 7 de Setembro – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/requerimento_no._107.2019_-_voto_de_congratulac_KmnmC5y.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/requerimento_no._107.2019_-_voto_de_congratulac_KmnmC5y.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Green Brush, em virtude da vitória no Campeonato Municipal de Clubes Festivos, realizado no dia 07 de dezembro de 2019, no campo do 7 de Setembro – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/requerimento_no._108.2019_-_voto_de_congratulac_OzywQiN.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/requerimento_no._108.2019_-_voto_de_congratulac_OzywQiN.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a equipe do Ser Campinas, em virtude da 2ª Colocação no Campeonato Municipal de Futebol de Campo, realizado no dia 07 de dezembro de 2019, no campo do 7 de Setembro – Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/requerimento_no._109.2019_-_voto_de_congratulac_IXF618N.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/requerimento_no._109.2019_-_voto_de_congratulac_IXF618N.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES aos Srs. Andreia Andriola, Beatriz Jung Stoffel, Daniele Simone Arndt, Denise Daniela Klein Arend, Dorotéia Selch, Eleandra Gnoatto Ferreira, Elisandra Silveira da Silva, Fabiana Lopes Volz Rasche, Janete Sausen da Silva, Nerison Hoffmann e Simone Bockorny, pela eleição para diretor nas escolas da rede municipal de Dois Irmãos-RS.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/requerimento_110_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/requerimento_110_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES ao goleiro Colorido, da equipe do Los Guapos, em virtude do prêmio de goleiro menos vazado no Campeonato Municipal de Futebol de Campo de 2019 de Dois Irmãos - RS</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/requerimento_111_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/requerimento_111_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES à equipe do Jetz Gewonnen, em virtude do prêmio de disciplina no Campeonato Municipal de Clubes Festivos de 2019 de Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/requerimento_112_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/requerimento_112_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES à equipe do Los Guapos, em virtude do prêmio de disciplina no Campeonato Municipal de Futebol de Campo de 2019 de Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/requerimento_113_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/requerimento_113_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES à equipe do Gunners, em virtude do prêmio de 3º lugar no Campeonato Municipal de Clubes Festivos de 2019 de Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/requerimento_114_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/requerimento_114_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES ao treinador da equipe do Green Brush, Jacson, em virtude do prêmio de melhor treinador do Campeonato Municipal de Clubes Festivos de 2019 de Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_115_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_115_2019.doc</t>
   </si>
   <si>
     <t>Seja encaminhado VOTO DE CONGRATULAÇÕES ao atleta da equipe do Los Guapos, Dinho, em virtude do prêmio de goleador do Campeonato Municipal de Clubes Festivos de 2019 de Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/razoes_de_veto_ao_projeto_de_lei_legislativo_n_15-2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/razoes_de_veto_ao_projeto_de_lei_legislativo_n_15-2019.doc</t>
   </si>
   <si>
     <t>RAZÕES DE VETO AO PROJETO DE LEI LEGISLATIVO N° 15/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4552,67 +4552,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_no._001.2019_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_no._002.2019_-_ver._leo_buttenbender_x2q5WA9.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_no._003.2019_-_ver._leo_buttenbender_fCWemOs.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_no._004.2019_-_ver._leo_buttenbender_GuVeU4C.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/indicacao_no._005.2019_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/indicacao_no._006.2019_-_ver._mauro_hahn.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/indicacao_no._007.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/indicacao_no._008.2019_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_09.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/indicacao_no._010.2019_-_ver._joracir_filipin_hICaqGF.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_no._011.2019_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_no._012.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/indicacao_no._013.2019_-_ver._joracir_filipin_T8K5QE0.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/mocao_no._001._2019_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/02_2019_apoio_oficiais_escreventes.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/03_2019_repudio_pacote_professores.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/04_2019_repudio_pec_banrisul.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pedido_de_informacoes_no._001.2019_-_sergio_lui_KuIGkuI.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/pedido_de_informacoes_no._002.2019_-_joracir_fi_Mu2fQEO.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/pedido_de_informacao_3.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/pedido_de_informacao_4_AnRd9sK.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/pedido_de_informacoes_no._005.2019_-_paulo_edvi_09j2fv7.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/pedido_de_informacoes_no._006.2019_-_paulo_edvi_0tEkb1E.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/pedido_de_informacoes_no._007.2019_-_joracir_fi_6b07FfD.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/pedido_de_informacao_8.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/pedido_de_informacoes_no._009.2019_-_paulo_edvi_RyQWMsM.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/pedido_de_informacao_10.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/pedido_de_informacao_11.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pedido_de_informacoes_no._012.2019_-_sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/pedido_de_informacao_13.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/pedido_de_informacao_14.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/pedido_de_informacao_15.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/pedido_de_informacao_16.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/pedido_de_informacoes_no._017.2019_-_leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_informacao_18.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/pedido_de_informacao_19.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/pedido_de_informacoes_no._020.2019_-_leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/pedido_de_informacao_21_wmGaxlJ.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/pedido_de_informacoes_no._022.2019_-_joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/pedido_de_informacoes_no._023.2019_-_paulo_edvi_r92ry4z.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/pedido_de_informacao_24.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/ped._providencias_no._001.2019_-_ver._paulo_cez_dvAdLwg.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/ped._providencias_no._002.2019_-_ver._paulo_cez_R8wI4HG.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/ped._providencias_no._003.2019_-_ver._paulo_cez_HtTRRP3.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/ped._providencias_no._004.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/ped._providencias_no._006.2019_-_ver._paulo_edv_DZ0vmY8.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/ped._providencias_no._007.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/ped._providencias_no._008.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/ped._providencias_no._009.2019_-_ver._elony_edg_bOXPFQS.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/ped._providencias_no._010.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/ped._providencias_no._011.2019_-_ver._leo_butte_hJLQkgm.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/ped._providencias_no._012.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/ped._providencias_no._013.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/ped._providencias_no._014.2019_-_ver._paulo_cez_Nifr8RJ.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/ped._providencias_no._016.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/pedido_de_providencia_17.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/ped._providencias_no._018.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/ped._providencias_no._019.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/ped._providencias_no._020.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/ped._providencias_no._021.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/ped._providencias_no._022.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/ped._providencias_no._023.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/ped._providencias_no._024.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/ped._providencias_no._025.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/ped._providencias_no._026.2019_-_ver._paulo_edv_8TD2qmW.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/pedido_de_providencia_27.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/pedido_de_providencia_28.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/pedido_de_providencia_29.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/pedido_de_providencia_30.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/pedido_de_providencia_31.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/ped._providencias_no._032.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/ped._providencias_no._033.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/ped._providencias_no._034.2019_-_ver._paulo_edv_8FJZmws.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/ped._providencias_no._035.2019_-_ver._paulo_edv_2obIc5J.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/ped._providencias_no._036.2019_-_ver._paulo_edv_4nXMxJY.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/ped._providencias_no._037.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/ped._providencias_no._038.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/ped._providencias_no._039.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/ped._providencias_no._040.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/ped._providencias_no._041.2019_-_ver._paulo_edv_vOkFj4w.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/ped._providencias_no._042.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/ped._providencias_no._043.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/ped._providencias_no._044.2019_-_ver._eliane_be_EuAKbEm.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/ped._providencias_no._045.2019_-_ver._eliane_be_kQMXdOF.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/ped._providencias_no._046.2019_-_ver._eliane_be_JJ1AbLH.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/ped._providencias_no._047.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/ped._providencias_no._048.2019_-_ver._paulo_cez_9cIeScP.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/ped._providencias_no._049.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/ped._providencias_no._050.2019_-_ver._paulo_cez_g0ufoxk.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/ped._providencias_no._051.2019_-_ver._paulo_cez_7PXnhmx.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/ped._providencias_no._052.2019_-_ver._paulo_cez_mOzKOt6.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/ped._providencias_no._053.2019_-_ver._mauro_hah_37h26Cm.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/ped._providencias_no._054.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/ped._providencias_no._055.2019_-_ver._paulo_edv_zIyW3UA.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/ped._providencias_no._056.2019_-_ver._paulo_edv_aQUS5Vr.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/ped._providencias_no._057.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/ped._providencias_no._058.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/ped._providencias_no._059.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/ped._providencias_no._060.2019_-_ver._paulo_cez_ogPx951.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/ped._providencias_no._061.2019_-_ver._paulo_cez_4BqvsVV.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/ped._providencias_no._062.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ped._providencias_no._063.2019_-_ver._elony_edg_Nf2h7kF.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ped._providencias_no._064.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ped._providencias_no._065.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ped._providencias_no._066.2019_-_ver._leo_butte_L8PHo3G.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ped._providencias_no._067.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/ped._providencias_no._068.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/ped._providencias_no._069.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/pedido_de_providencia_70.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/ped._providencias_no._071.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/ped._providencias_no._072.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/pedido_de_providencia_73.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/ped._providencias_no._074.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/ped._providencias_no._075.2019_-_ver._paulo_cez_xHb8bFB.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/ped._providencias_no._076.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/ped._providencias_no._078.2019_-_ver._paulo_ces_zBQdtm8.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ped._providencias_no._079.2019_-_ver._leo_butte_BLuWxbS.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ped._providencias_no._080.2019_-_ver._paulo_cez_j4kMcFb.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/pedido_de_providencia_81.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/ped._providencias_no._082.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/ped._providencias_no._083.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/ped._providencias_no._084.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/ped._providencias_no._085.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/ped._providencias_no._086.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/ped._providencias_no._087.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/ped._providencias_no._088.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/ped._providencias_no._089.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/ped._providencias_no._090.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/ped._providencias_no._091.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/ped._providencias_no._092.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/ped._providencias_no._093.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/ped._providencias_no._094.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/ped._providencias_no._095.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/ped._providencias_no._096.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/ped._providencias_no._097.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/ped._providencias_no._098.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/ped._providencias_no._099.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/ped._providencias_no._100.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/pedido_de_providencia_101.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/ped._providencias_no._102.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/ped._providencias_no._103.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/ped._providencias_no._104.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/ped._providencias_no._105.2019_-_ver._leo_butte_hAfIQMs.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/ped._providencias_no._106.2019_-_ver._leo_butte_flT96C9.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/ped._providencias_no._107.2019_-_ver._leo_butte_mdlAMW2.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/ped._providencias_no._108.2019_-_ver._paulo_cez_mwU1oHO.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/ped._providencias_no._109.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/ped._providencias_no._110.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/ped._providencias_no._111.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/ped._providencias_no._112.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/ped._providencias_no._113.2019_-_ver._paulo_edv_E9WpoF8.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/ped._providencias_no._114.2019_-_ver._paulo_edv_Yc9d87O.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/ped._providencias_no._115.2019_-_ver._paulo_edv_aoChlod.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/ped._providencias_no._116.2019_-_ver._paulo_edv_4i7uuSR.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/ped._providencias_no._117.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/ped._providencias_no._118.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/pdl_01_2019.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/pdl_02_2019.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/pdl_03_2019.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/pdl_04_2019.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/pdl_05_2019.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/001.2019_-_contratacao_emerg._motoristas.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/002.2019_-_convenio_prosinos_2019.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/003-2019_ced._especial_8.0000_smsam.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/004.2019_-_autoriza_venda_lotes_distrito_industrial.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/005-2019__-__contrat._emergencial__que_especifica.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3058/006-2019_-_contrat._emergencial_serventes.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/007-2019_contrat._emerg._renovacoes_educacao.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/008-2019_ced._especial_260.00000_smsam.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/009-2019_concessao_corsan.odt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/010-2019_reajuste_servidores_2019.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/011-2019_reajuste_empregados_publ._2019.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/012-2019_reajuste_vale_alim-refeicao_2019.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/013-2019_reajuste_bolasa_auxilio_estag._2019.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/014-2019_reajuste_vale_alim-refeicao_2019_retif_tUjTr1o.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/015-2019_-_desafetacao_rua_walter_birk.odt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/016-2019_ced._especial_msam_140.40999_1.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3127/017-2019_ced._especiais_obras-viacao_e_industri_UoL6LMF.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/018-2019_apae_auxilio.odt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/019-2019__altera_a_lei_no1.939-2002_-_dispoe_so_ASEsfvq.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/020-2019_isencao_multa_jacob_feiten.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/021_-_2019_altera_a_lei_no2807-2010_conselho_mu_IlbmqcQ.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/022.2018_-_altera_art._43_da_lei_2.855_cria_e_e_Z2j7qoW.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/023-2019_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/024.2019_-_concessao_de_uso_terreno_ass._animais.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/025.2019_-_remissao_de_multas_e_juros_-_incenti_gyoqm3m.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/026-2019_alter._lei_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/027-2019_ced._especial_smecd_r_12.86203.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/028-2019_-_contrat._emergencial_professores-mon_pmJjqI5.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/029-2019_altera_lei_2.501_fiscal_sanitario_e_co_gmxmXoh.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/030-2019_ced._especial_msam_76.738_ib_saude_ksrGtlG.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/031.2019-_altera_valor_de_gratificacao_pregoeiro.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/032-2019_contrat._emerg._saude_enfermeira.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/033-2019_calendario_eventos_alteracao_trofeu_ba_MpsIog7.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/034-2019_reg._plano_diretor.odt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/035-2019_concessao_onerosa_dir._construir.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/036-2016_-_alter._lei______dotacao_alteracao.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/037-2019_ced._suplementares-especial_03.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/038-2019_-_contrat._emergencial_serventes-professor.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/039-2019_gratificacaoes_membros_comissao_unificacao.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/040-2019_ced._especiais_smecd_r_39.87512_e_r_348571.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/041-2019_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/042.2019_criacao_de_02_vagas_para_oficial_admin_CgegkgQ.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/043-2019_subvencao_cpm_escola_10_set..doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/044-2019_subvencao_fadi.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/045-2019_subvencao_apae.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/046-2019_ced._especial_smph_40.00000.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/047-2019_ced._especial_smecd_3.50000.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/048-2019_ced._suplementar_ib_saude_76.914.82.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/049-2019._reg._construcoes.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/050-2019_-_feira_agropastoril..doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/051-2019_-_lei_feiras_itinerantes.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/052-2019_-_taxas_feiras_itinerantes_alt._lei_4535-2017.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/pl_053_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/054-2019_-_declara_de_utilidade_publica_grupo_e_Y85GIHI.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/055-2019_concessao_cooperativa_catadores.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/056-2019_alteracao_lei_3.707-2013.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/057-2019__-__contrat._saude_emergenciais_agosto_2019.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/058-2019_ratificacao_altercao_pro-sinos.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3284/059-2019_-_remissao_imposto_ass._moradores_bairro_uniao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/060-2019_autoriza_contrat._motorisra_e_operador_2PyGiAE.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/061-2019_autoriza_projeto_construtivo_especifico.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/062-2019_ced._especial_smsam_6.28544.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/063_-_2019_ldo_2020.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/064-2018_subvencao_portal_da_serra_2019.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/065-2019_autoriza_contrat._diversas.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/066-2019_-_contrat._emergencial__monitor_agosto_2019.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/067-2019_-_contrat._emergencial__eletricista.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3311/068-2019_tranferencia_do_direito_de_constuir.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/069-2019_projeto_de_lei_-_vigencia_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/070.2019_-_concessao_de_uso_terreno_ctg_liberda_aFNcSzr.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/071-2019_convenio_planos_de_saude.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/072-2019_ced._especial_smsam_2.04762.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/073-2019_ced._suplementar_educacao_professores.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/074-2019_desafetacao_rua_01_bairro_navegantes.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/075-2019_subvencoes_liga_e_ass._sao_franciso_de_assis.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/076-2019_altera_lei_4507-2017_lotes_empreend._u_i5SS1kU.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/077-2019_-_subvencao_social_fadi_1.202.80000.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/078.2019_-_permuta_ruas_catarina_rausch_e_arno_giehl.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/079-2019_vale_livro_2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/080.2019_-_autoriza_convenio_estado_rs_bombeiros.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/081-2019_-_subvencao_social_grupo_escoteiro_os_moicanos.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/082-2019_-_alteracao_lei_4712-2009_eleicao_dir._escola.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/083.2019_-_concessao_de_uso_grupo_idosos_felizes.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/084-2019_-_autoriz_concessao_de_uso_rua_cerveja_eN08Fmi.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/085-2019_ced._especial_smsam_31000.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/086-2019_-_loa_2020.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/087-2019_calculo_atuarial_2020_alicota_patronal.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/088-2019_subvencoes_apae_29.00000.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/089-2019_-_alteracao_lei_4723-2019_professores__pvXBvXx.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/090-2019_-_alteracao_lei_4740.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/091-2019_-_subvencao_social_fadi_contraturno.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/092-2019_-_institui_plano_diretor_de_mobilidade_urbana.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/093-2019_contrat._emerg._enfermeira_postao_24_hs.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/094-2019_-_alteracao_lei_4754_bombeiros_convenio.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/095-2019_ced._especial_smsam_315000.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/096-2019_reajuste_taxas-imposto_municipais_2020.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/097-2019_ced._suplementar_dev._camara_150.00000.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/098-2019_renovacao_contrt._saude_lei_4654-2019.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/099-2019_-_subvencao_social_entidades_2020.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/100.2019_-_altera_art._43_da_lei_2.855_cria_e_e_agxy5G8.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/101.2019_-_criacao_cargo_monitor_educ._maio-2018.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/102-2019_-_altera_o_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/103-2018_-_contrat._emergencial_professores_2020.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/104-2019_calendario_eventos_2020.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/105.2019_-_concessao_de_uso_terreno_amotra.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/pll_01_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/pll_02_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/pll_03_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/pll_04_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/pll_05_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/pll_06_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/pll_07_2019_leJD0K6.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/pll_08_2019_gjjkc9V.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/pll_09_2019.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/pll_10_2019.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/pll_11_2019.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/pll_12_2019.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/pll_13_2019.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/pll_14_2019.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/pll_15_2019.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/02_2019.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/03_2019.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/04_2019.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/05_2019.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/06_2019_9cfndmp.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/07_2019.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/08_2019.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/emenda_a_lei_organica_projeto_007-2019.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/requerimento_no._001.2019-_voto_de_pesar_hilari_o8ej3Qw.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/requerimento_002_2019_JkjvMqA.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/requerimento_no._003.2019-_voto_de_pesar_everto_MdGJYNE.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/requerimento_004_2019_HlzenIy.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/requerimento_no._005.2019_-_falta_de_abastecime_tyuxiBE.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/requerimento_no._006.2019_-_convite_aud._pub._c_I1e4QhR.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/requerimento_007_2019.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/requerimento_008_2019.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/requerimento_no._009.2019_-_convite_aud._pub._r_ntlBaEa.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/requerimento_no._010.2019_-_convite_aud._pub._o_YE6drHk.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/requerimento_no._011.2019-__copia_contrato_pref_h51Wy9E.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/requerimento_no._012.2019-__copia_contratos_pre_QFzB1bW.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/requerimento_no._013.2019-_voto_de_pesar_adilso_jftvsPQ.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/requerimento_no._014.2019-_voto_de_pesar_maria__UIX4sBA.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/requerimento_no._015.2019_-_voto_de_congratulac_JFuCiz0.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/requerimento_no._016.2019_-__quantia_aposentado_5qGK9KD.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/requerimento_017_2019.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/requerimento_no._018.2019_-_voto_de_pesar_vicen_LEFq91D.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/requerimento_019_2019.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/requerimento_no._020.2019_-_demonstrativos_cont_PqQWx5i.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/requerimento_no._021.2019_-_relacao_imoveis_no__7kvxB9C.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/requerimento_no._022.2019_-_voto_de_congratulac_TZzov4u.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/requerimento_023_2019_-_licenca_elony.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/requerimento_no._024.2019_-_voto_de_pesar_alcid_vyqk6Qs.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/requerimento_no._025.2019_-_voto_de_pesar_luiz__UoqwdwC.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/requerimento_no._026.2019_-_voto_de_pesar_izabe_79UJ0M7.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3166/requerimento_no._027.2019_-_convocacao_sec._car_9MHLGVY.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3167/requerimento_no._028.2019_-_voto_de_pesar_egidi_7fcjYHP.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/requerimento_no._029.2019_-_voto_de_pesar_leoni_DKX2FX6.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/requerimento_no._030.2019_-_voto_de_pesar_adeli_UvkdkGM.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/requerimento_no._031.2019_-_falta_de_abastecime_GjBLbgl.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/requerimento_no._032.2019_-_voto_de_pesar_arno__b9SpPF7.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/requerimento_no._033.2019_-_voto_de_pesar_jose__5qGRNws.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/requerimento_no._034.2019_-_voto_de_pesar_guido_mx0QAYr.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/requerimento_no._035.2019_-_voto_de_pesar_pedro_skbv14x.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/requerimento_no._036.2019_-_voto_de_pesar_irine_wponwv3.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/requerimento_no._037.2019_-_voto_de_pesar_claud_jQMsGYj.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/requerimento_no._038.2019_-__despesas_isev_-_ve_Hhv7tnl.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/requerimento_039_2019.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/requerimento_no._040.2019_-_voto_de_pesar_jorge_FsR8jSf.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/requerimento_no._041.2019_-_voto_de_congratulac_JfTY1N9.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3226/requerimento_042_2019.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/requerimento_no._043.2019_-_voto_de_pesar_luiz__8J0vs4x.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/requerimento_no._044.2019_-_voto_de_pesar_lauro_iTCb77G.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/requerimento_no._045.2019_-_voto_de_pesar_mario_aeSzOjo.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/requerimento_no._046.2019_-_voto_de_congratulac_BacnIL8.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/requerimento_047_2019_9S8ufTp.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/requerimento_no._048.2019_-_voto_de_pesar_walde_fIjiq54.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/requerimento_049_2019.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/requerimento_no._050.2019_-_voto_de_pesar_ambro_rDum1UC.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/requerimento_no._051.2019_-_voto_de_pesar_flori_uRgLaBY.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/requerimento_no._052.2019_-_voto_de_congratulac_LpfTcIA.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/requerimento_no._053.2019_-_voto_de_pesar_bruno_CIlCDVE.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/requerimento_no._054.2019_-_voto_de_pesar_nelso_DID8yGN.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/requerimento_no._055.2019_-_voto_de_pesar_jorge_rvANVuL.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3269/requerimento_no._056.2019_-_voto_de_pesar_ivo_s_eXLCUTS.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/requerimento_no._057.2019_-_voto_de_pesar_annit_35jEFM1.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/requerimento_no._058.2019_-_voto_de_pesar_eduar_39Jrqw0.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/requerimento_no._059.2019_-_voto_de_pesar_paulo_VpENgP8.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/requerimento_no._060.2019_-_voto_de_pesar_dari__kfVXTXI.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/requerimento_no._061.2019_-_solicitacao_de_espa_Q6BcPpa.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/requerimento_no._062.2019_-_voto_de_congratulac_iC1S5F6.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/requerimento_no._063.2019_-_voto_de_congratulac_wFaga4w.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/requerimento_no._064.2019_-_voto_de_congratulac_8hhAdEG.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/requerimento_no._065.2019_-_voto_de_congratulac_gWGMpfo.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/requerimento_no._066.2019_-_voto_de_congratulac_tbpS0kG.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/requerimento_no._067.2019_-_voto_de_congratulac_FcXl3Jq.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/requerimento_no._068.2019_-_voto_de_congratulac_AtS5St5.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/requerimento_069_2019.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/requerimento_no._070.2019_-_voto_de_pesar_renat_gziof9C.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/requerimento_no._071.2019_-_voto_de_pesar_camil_GJbkyrC.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3314/requerimento_no._072.2019_-_voto_de_pesar_jacob_iUP0bKY.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/requerimento_no._073.2019_-_voto_de_pesar_cilen_md8stH7.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no._074.2019_-_voto_de_congratulac_2iYDU6G.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no._075.2019_-_voto_de_congratulac_ehgCcyO.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/requerimento_no._076.2019_-_voto_de_pesar_clari_xtWXmoG.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/requerimento_no._077.2019_-_voto_de_pesar_irace_YSvZ6WM.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/requerimento_no._078.2019_-_voto_de_pesar_affon_56Nsx4B.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/requerimento_no._079.2019_-_voto_de_pesar_etelv_md7Ts7m.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/requerimento_no._080.2019_-_voto_de_pesar_jose__zbsa79G.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/requerimento_no._081.2019_-_voto_de_pesar_ferna_X28RIJ5.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/requerimento_no._082.2019_-_voto_de_congratulac_c7OuY6j.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/requerimento_no._083.2019_-_voto_de_pesar_plini_vuzmcl7.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/requerimento_no._084.2019_-_convite_secretario__fu69g28.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/requerimento_no._085.2019_-_convite_aud._pub._k_1AUqagf.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/requerimento_086_2019.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/requerimento_no._087.2019_-_conv._sec._planejam_phIM2Ix.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/requerimento_no._088.2019_-_voto_de_pesar_bruno_GNdZlFu.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3367/requerimento_no._089.2019_-_voto_de_congratulac_m92YOcM.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/requerimento__090_2019.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/requerimento_no._091.2019_-_voto_de_pesar_lucio_d92Vr0G.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/requerimento_no._092.2019_-_voto_de_pesar_norme_lgYTV7h.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/requerimento_093_2019.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/requerimento_no._094.2019_-_voto_de_congratulac_VpoyA5L.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/requerimento_no._095.2019_-__copia_edital_daer__PsfPAKB.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/requerimento_no._096.2019_-_voto_de_pesar_selvi_DFWyzDM.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/requerimento_no._097.2019_-_voto_de_congratulac_40QWcRK.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/requerimento_no._098.2019_-_voto_de_congratulac_LhVn8WY.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/requerimento_no._099.2019_-_voto_de_pesar_egon__AzedtDN.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/requerimento_no._100.2019_-_voto_de_pesar_givan_cBbeyj9.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/requerimento_101_2019.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/requerimento_no._102.2019_-_voto_de_pesar_maria_KMa0jz9.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/requerimento_no._103.2019_-_voto_de_congratulac_dNrjbba.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/requerimento_no._104.2019_-_voto_de_pesar_maria_HSZebJh.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/requerimento_no._105.2019_-_voto_de_congratulac_SLs5mjb.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/requerimento_no._106.2019_-_voto_de_congratulac_PI9w0rP.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/requerimento_no._107.2019_-_voto_de_congratulac_KmnmC5y.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/requerimento_no._108.2019_-_voto_de_congratulac_OzywQiN.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/requerimento_no._109.2019_-_voto_de_congratulac_IXF618N.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/requerimento_110_2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/requerimento_111_2019.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/requerimento_112_2019.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/requerimento_113_2019.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/requerimento_114_2019.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_115_2019.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/razoes_de_veto_ao_projeto_de_lei_legislativo_n_15-2019.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_no._001.2019_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_no._002.2019_-_ver._leo_buttenbender_x2q5WA9.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_no._003.2019_-_ver._leo_buttenbender_fCWemOs.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_no._004.2019_-_ver._leo_buttenbender_GuVeU4C.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/indicacao_no._005.2019_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/indicacao_no._006.2019_-_ver._mauro_hahn.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/indicacao_no._007.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/indicacao_no._008.2019_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_09.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/indicacao_no._010.2019_-_ver._joracir_filipin_hICaqGF.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/indicacao_no._011.2019_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_no._012.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/indicacao_no._013.2019_-_ver._joracir_filipin_T8K5QE0.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/mocao_no._001._2019_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/02_2019_apoio_oficiais_escreventes.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/03_2019_repudio_pacote_professores.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/04_2019_repudio_pec_banrisul.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pedido_de_informacoes_no._001.2019_-_sergio_lui_KuIGkuI.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/pedido_de_informacoes_no._002.2019_-_joracir_fi_Mu2fQEO.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/pedido_de_informacao_3.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/pedido_de_informacao_4_AnRd9sK.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/pedido_de_informacoes_no._005.2019_-_paulo_edvi_09j2fv7.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/pedido_de_informacoes_no._006.2019_-_paulo_edvi_0tEkb1E.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/pedido_de_informacoes_no._007.2019_-_joracir_fi_6b07FfD.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/pedido_de_informacao_8.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/pedido_de_informacoes_no._009.2019_-_paulo_edvi_RyQWMsM.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/pedido_de_informacao_10.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/pedido_de_informacao_11.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pedido_de_informacoes_no._012.2019_-_sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/pedido_de_informacao_13.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/pedido_de_informacao_14.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/pedido_de_informacao_15.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/pedido_de_informacao_16.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/pedido_de_informacoes_no._017.2019_-_leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_informacao_18.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/pedido_de_informacao_19.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/pedido_de_informacoes_no._020.2019_-_leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/pedido_de_informacao_21_wmGaxlJ.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/pedido_de_informacoes_no._022.2019_-_joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/pedido_de_informacoes_no._023.2019_-_paulo_edvi_r92ry4z.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/pedido_de_informacao_24.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/ped._providencias_no._001.2019_-_ver._paulo_cez_dvAdLwg.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/ped._providencias_no._002.2019_-_ver._paulo_cez_R8wI4HG.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/ped._providencias_no._003.2019_-_ver._paulo_cez_HtTRRP3.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/ped._providencias_no._004.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/ped._providencias_no._006.2019_-_ver._paulo_edv_DZ0vmY8.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/ped._providencias_no._007.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/ped._providencias_no._008.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/ped._providencias_no._009.2019_-_ver._elony_edg_bOXPFQS.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/ped._providencias_no._010.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/ped._providencias_no._011.2019_-_ver._leo_butte_hJLQkgm.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/ped._providencias_no._012.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/ped._providencias_no._013.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/ped._providencias_no._014.2019_-_ver._paulo_cez_Nifr8RJ.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/ped._providencias_no._016.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/pedido_de_providencia_17.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/ped._providencias_no._018.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/ped._providencias_no._019.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/ped._providencias_no._020.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/ped._providencias_no._021.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/ped._providencias_no._022.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/ped._providencias_no._023.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/ped._providencias_no._024.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/ped._providencias_no._025.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/ped._providencias_no._026.2019_-_ver._paulo_edv_8TD2qmW.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/pedido_de_providencia_27.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/pedido_de_providencia_28.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/pedido_de_providencia_29.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/pedido_de_providencia_30.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/pedido_de_providencia_31.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/ped._providencias_no._032.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/ped._providencias_no._033.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/ped._providencias_no._034.2019_-_ver._paulo_edv_8FJZmws.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/ped._providencias_no._035.2019_-_ver._paulo_edv_2obIc5J.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/ped._providencias_no._036.2019_-_ver._paulo_edv_4nXMxJY.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/ped._providencias_no._037.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/ped._providencias_no._038.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/ped._providencias_no._039.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/ped._providencias_no._040.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/ped._providencias_no._041.2019_-_ver._paulo_edv_vOkFj4w.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/ped._providencias_no._042.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/ped._providencias_no._043.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/ped._providencias_no._044.2019_-_ver._eliane_be_EuAKbEm.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/ped._providencias_no._045.2019_-_ver._eliane_be_kQMXdOF.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/ped._providencias_no._046.2019_-_ver._eliane_be_JJ1AbLH.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/ped._providencias_no._047.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/ped._providencias_no._048.2019_-_ver._paulo_cez_9cIeScP.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/ped._providencias_no._049.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/ped._providencias_no._050.2019_-_ver._paulo_cez_g0ufoxk.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/ped._providencias_no._051.2019_-_ver._paulo_cez_7PXnhmx.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/ped._providencias_no._052.2019_-_ver._paulo_cez_mOzKOt6.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/ped._providencias_no._053.2019_-_ver._mauro_hah_37h26Cm.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/ped._providencias_no._054.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/ped._providencias_no._055.2019_-_ver._paulo_edv_zIyW3UA.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/ped._providencias_no._056.2019_-_ver._paulo_edv_aQUS5Vr.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/ped._providencias_no._057.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/ped._providencias_no._058.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/ped._providencias_no._059.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/ped._providencias_no._060.2019_-_ver._paulo_cez_ogPx951.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/ped._providencias_no._061.2019_-_ver._paulo_cez_4BqvsVV.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/ped._providencias_no._062.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ped._providencias_no._063.2019_-_ver._elony_edg_Nf2h7kF.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ped._providencias_no._064.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ped._providencias_no._065.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ped._providencias_no._066.2019_-_ver._leo_butte_L8PHo3G.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ped._providencias_no._067.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/ped._providencias_no._068.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/ped._providencias_no._069.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/pedido_de_providencia_70.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/ped._providencias_no._071.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/ped._providencias_no._072.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/pedido_de_providencia_73.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/ped._providencias_no._074.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/ped._providencias_no._075.2019_-_ver._paulo_cez_xHb8bFB.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/ped._providencias_no._076.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/ped._providencias_no._078.2019_-_ver._paulo_ces_zBQdtm8.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ped._providencias_no._079.2019_-_ver._leo_butte_BLuWxbS.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ped._providencias_no._080.2019_-_ver._paulo_cez_j4kMcFb.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/pedido_de_providencia_81.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/ped._providencias_no._082.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/ped._providencias_no._083.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/ped._providencias_no._084.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/ped._providencias_no._085.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/ped._providencias_no._086.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/ped._providencias_no._087.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/ped._providencias_no._088.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/ped._providencias_no._089.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/ped._providencias_no._090.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/ped._providencias_no._091.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/ped._providencias_no._092.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/ped._providencias_no._093.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/ped._providencias_no._094.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/ped._providencias_no._095.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/ped._providencias_no._096.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/ped._providencias_no._097.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/ped._providencias_no._098.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/ped._providencias_no._099.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/ped._providencias_no._100.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/pedido_de_providencia_101.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/ped._providencias_no._102.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/ped._providencias_no._103.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/ped._providencias_no._104.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/ped._providencias_no._105.2019_-_ver._leo_butte_hAfIQMs.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/ped._providencias_no._106.2019_-_ver._leo_butte_flT96C9.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/ped._providencias_no._107.2019_-_ver._leo_butte_mdlAMW2.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/ped._providencias_no._108.2019_-_ver._paulo_cez_mwU1oHO.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/ped._providencias_no._109.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/ped._providencias_no._110.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/ped._providencias_no._111.2019_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/ped._providencias_no._112.2019_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/ped._providencias_no._113.2019_-_ver._paulo_edv_E9WpoF8.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/ped._providencias_no._114.2019_-_ver._paulo_edv_Yc9d87O.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/ped._providencias_no._115.2019_-_ver._paulo_edv_aoChlod.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/ped._providencias_no._116.2019_-_ver._paulo_edv_4i7uuSR.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/ped._providencias_no._117.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/ped._providencias_no._118.2019_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/pdl_01_2019.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/pdl_02_2019.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/pdl_03_2019.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/pdl_04_2019.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/pdl_05_2019.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/001.2019_-_contratacao_emerg._motoristas.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/002.2019_-_convenio_prosinos_2019.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/003-2019_ced._especial_8.0000_smsam.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/004.2019_-_autoriza_venda_lotes_distrito_industrial.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/005-2019__-__contrat._emergencial__que_especifica.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3058/006-2019_-_contrat._emergencial_serventes.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/007-2019_contrat._emerg._renovacoes_educacao.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/008-2019_ced._especial_260.00000_smsam.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/009-2019_concessao_corsan.odt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/010-2019_reajuste_servidores_2019.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/011-2019_reajuste_empregados_publ._2019.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/012-2019_reajuste_vale_alim-refeicao_2019.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/013-2019_reajuste_bolasa_auxilio_estag._2019.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/014-2019_reajuste_vale_alim-refeicao_2019_retif_tUjTr1o.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/015-2019_-_desafetacao_rua_walter_birk.odt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/016-2019_ced._especial_msam_140.40999_1.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3127/017-2019_ced._especiais_obras-viacao_e_industri_UoL6LMF.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/018-2019_apae_auxilio.odt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/019-2019__altera_a_lei_no1.939-2002_-_dispoe_so_ASEsfvq.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/020-2019_isencao_multa_jacob_feiten.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/021_-_2019_altera_a_lei_no2807-2010_conselho_mu_IlbmqcQ.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/022.2018_-_altera_art._43_da_lei_2.855_cria_e_e_Z2j7qoW.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/023-2019_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/024.2019_-_concessao_de_uso_terreno_ass._animais.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/025.2019_-_remissao_de_multas_e_juros_-_incenti_gyoqm3m.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/026-2019_alter._lei_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/027-2019_ced._especial_smecd_r_12.86203.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/028-2019_-_contrat._emergencial_professores-mon_pmJjqI5.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/029-2019_altera_lei_2.501_fiscal_sanitario_e_co_gmxmXoh.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/030-2019_ced._especial_msam_76.738_ib_saude_ksrGtlG.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/031.2019-_altera_valor_de_gratificacao_pregoeiro.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/032-2019_contrat._emerg._saude_enfermeira.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/033-2019_calendario_eventos_alteracao_trofeu_ba_MpsIog7.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/034-2019_reg._plano_diretor.odt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/035-2019_concessao_onerosa_dir._construir.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/036-2016_-_alter._lei______dotacao_alteracao.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/037-2019_ced._suplementares-especial_03.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/038-2019_-_contrat._emergencial_serventes-professor.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/039-2019_gratificacaoes_membros_comissao_unificacao.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/040-2019_ced._especiais_smecd_r_39.87512_e_r_348571.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/041-2019_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/042.2019_criacao_de_02_vagas_para_oficial_admin_CgegkgQ.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/043-2019_subvencao_cpm_escola_10_set..doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/044-2019_subvencao_fadi.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/045-2019_subvencao_apae.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/046-2019_ced._especial_smph_40.00000.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/047-2019_ced._especial_smecd_3.50000.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/048-2019_ced._suplementar_ib_saude_76.914.82.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/049-2019._reg._construcoes.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/050-2019_-_feira_agropastoril..doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/051-2019_-_lei_feiras_itinerantes.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/052-2019_-_taxas_feiras_itinerantes_alt._lei_4535-2017.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/pl_053_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/054-2019_-_declara_de_utilidade_publica_grupo_e_Y85GIHI.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/055-2019_concessao_cooperativa_catadores.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/056-2019_alteracao_lei_3.707-2013.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/057-2019__-__contrat._saude_emergenciais_agosto_2019.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/058-2019_ratificacao_altercao_pro-sinos.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3284/059-2019_-_remissao_imposto_ass._moradores_bairro_uniao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/060-2019_autoriza_contrat._motorisra_e_operador_2PyGiAE.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/061-2019_autoriza_projeto_construtivo_especifico.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/062-2019_ced._especial_smsam_6.28544.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/063_-_2019_ldo_2020.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/064-2018_subvencao_portal_da_serra_2019.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/065-2019_autoriza_contrat._diversas.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/066-2019_-_contrat._emergencial__monitor_agosto_2019.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/067-2019_-_contrat._emergencial__eletricista.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3311/068-2019_tranferencia_do_direito_de_constuir.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/069-2019_projeto_de_lei_-_vigencia_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/070.2019_-_concessao_de_uso_terreno_ctg_liberda_aFNcSzr.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/071-2019_convenio_planos_de_saude.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/072-2019_ced._especial_smsam_2.04762.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/073-2019_ced._suplementar_educacao_professores.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/074-2019_desafetacao_rua_01_bairro_navegantes.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/075-2019_subvencoes_liga_e_ass._sao_franciso_de_assis.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/076-2019_altera_lei_4507-2017_lotes_empreend._u_i5SS1kU.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/077-2019_-_subvencao_social_fadi_1.202.80000.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/078.2019_-_permuta_ruas_catarina_rausch_e_arno_giehl.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/079-2019_vale_livro_2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/080.2019_-_autoriza_convenio_estado_rs_bombeiros.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/081-2019_-_subvencao_social_grupo_escoteiro_os_moicanos.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/082-2019_-_alteracao_lei_4712-2009_eleicao_dir._escola.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/083.2019_-_concessao_de_uso_grupo_idosos_felizes.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/084-2019_-_autoriz_concessao_de_uso_rua_cerveja_eN08Fmi.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/085-2019_ced._especial_smsam_31000.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/086-2019_-_loa_2020.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/087-2019_calculo_atuarial_2020_alicota_patronal.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/088-2019_subvencoes_apae_29.00000.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/089-2019_-_alteracao_lei_4723-2019_professores__pvXBvXx.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/090-2019_-_alteracao_lei_4740.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/091-2019_-_subvencao_social_fadi_contraturno.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/092-2019_-_institui_plano_diretor_de_mobilidade_urbana.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/093-2019_contrat._emerg._enfermeira_postao_24_hs.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/094-2019_-_alteracao_lei_4754_bombeiros_convenio.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/095-2019_ced._especial_smsam_315000.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/096-2019_reajuste_taxas-imposto_municipais_2020.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/097-2019_ced._suplementar_dev._camara_150.00000.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/098-2019_renovacao_contrt._saude_lei_4654-2019.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/099-2019_-_subvencao_social_entidades_2020.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/100.2019_-_altera_art._43_da_lei_2.855_cria_e_e_agxy5G8.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/101.2019_-_criacao_cargo_monitor_educ._maio-2018.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/102-2019_-_altera_o_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/103-2018_-_contrat._emergencial_professores_2020.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/104-2019_calendario_eventos_2020.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/105.2019_-_concessao_de_uso_terreno_amotra.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/pll_01_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/pll_02_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/pll_03_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/pll_04_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/pll_05_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/pll_06_2019_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/pll_07_2019_leJD0K6.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/pll_08_2019_gjjkc9V.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/pll_09_2019.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/pll_10_2019.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/pll_11_2019.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/pll_12_2019.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/pll_13_2019.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/pll_14_2019.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/pll_15_2019.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/02_2019.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/03_2019.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/04_2019.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/05_2019.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/06_2019_9cfndmp.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/07_2019.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/08_2019.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/emenda_a_lei_organica_projeto_007-2019.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/requerimento_no._001.2019-_voto_de_pesar_hilari_o8ej3Qw.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/requerimento_002_2019_JkjvMqA.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/requerimento_no._003.2019-_voto_de_pesar_everto_MdGJYNE.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/requerimento_004_2019_HlzenIy.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/requerimento_no._005.2019_-_falta_de_abastecime_tyuxiBE.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/requerimento_no._006.2019_-_convite_aud._pub._c_I1e4QhR.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/requerimento_007_2019.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/requerimento_008_2019.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/requerimento_no._009.2019_-_convite_aud._pub._r_ntlBaEa.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/requerimento_no._010.2019_-_convite_aud._pub._o_YE6drHk.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/requerimento_no._011.2019-__copia_contrato_pref_h51Wy9E.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/requerimento_no._012.2019-__copia_contratos_pre_QFzB1bW.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/requerimento_no._013.2019-_voto_de_pesar_adilso_jftvsPQ.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/requerimento_no._014.2019-_voto_de_pesar_maria__UIX4sBA.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/requerimento_no._015.2019_-_voto_de_congratulac_JFuCiz0.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/requerimento_no._016.2019_-__quantia_aposentado_5qGK9KD.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/requerimento_017_2019.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/requerimento_no._018.2019_-_voto_de_pesar_vicen_LEFq91D.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/requerimento_019_2019.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/requerimento_no._020.2019_-_demonstrativos_cont_PqQWx5i.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/requerimento_no._021.2019_-_relacao_imoveis_no__7kvxB9C.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/requerimento_no._022.2019_-_voto_de_congratulac_TZzov4u.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/requerimento_023_2019_-_licenca_elony.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/requerimento_no._024.2019_-_voto_de_pesar_alcid_vyqk6Qs.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/requerimento_no._025.2019_-_voto_de_pesar_luiz__UoqwdwC.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/requerimento_no._026.2019_-_voto_de_pesar_izabe_79UJ0M7.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3166/requerimento_no._027.2019_-_convocacao_sec._car_9MHLGVY.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3167/requerimento_no._028.2019_-_voto_de_pesar_egidi_7fcjYHP.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/requerimento_no._029.2019_-_voto_de_pesar_leoni_DKX2FX6.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/requerimento_no._030.2019_-_voto_de_pesar_adeli_UvkdkGM.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/requerimento_no._031.2019_-_falta_de_abastecime_GjBLbgl.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/requerimento_no._032.2019_-_voto_de_pesar_arno__b9SpPF7.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/requerimento_no._033.2019_-_voto_de_pesar_jose__5qGRNws.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/requerimento_no._034.2019_-_voto_de_pesar_guido_mx0QAYr.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/requerimento_no._035.2019_-_voto_de_pesar_pedro_skbv14x.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/requerimento_no._036.2019_-_voto_de_pesar_irine_wponwv3.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/requerimento_no._037.2019_-_voto_de_pesar_claud_jQMsGYj.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/requerimento_no._038.2019_-__despesas_isev_-_ve_Hhv7tnl.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/requerimento_039_2019.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/requerimento_no._040.2019_-_voto_de_pesar_jorge_FsR8jSf.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/requerimento_no._041.2019_-_voto_de_congratulac_JfTY1N9.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3226/requerimento_042_2019.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/requerimento_no._043.2019_-_voto_de_pesar_luiz__8J0vs4x.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/requerimento_no._044.2019_-_voto_de_pesar_lauro_iTCb77G.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/requerimento_no._045.2019_-_voto_de_pesar_mario_aeSzOjo.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/requerimento_no._046.2019_-_voto_de_congratulac_BacnIL8.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/requerimento_047_2019_9S8ufTp.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/requerimento_no._048.2019_-_voto_de_pesar_walde_fIjiq54.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/requerimento_049_2019.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/requerimento_no._050.2019_-_voto_de_pesar_ambro_rDum1UC.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/requerimento_no._051.2019_-_voto_de_pesar_flori_uRgLaBY.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/requerimento_no._052.2019_-_voto_de_congratulac_LpfTcIA.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/requerimento_no._053.2019_-_voto_de_pesar_bruno_CIlCDVE.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/requerimento_no._054.2019_-_voto_de_pesar_nelso_DID8yGN.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/requerimento_no._055.2019_-_voto_de_pesar_jorge_rvANVuL.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3269/requerimento_no._056.2019_-_voto_de_pesar_ivo_s_eXLCUTS.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/requerimento_no._057.2019_-_voto_de_pesar_annit_35jEFM1.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/requerimento_no._058.2019_-_voto_de_pesar_eduar_39Jrqw0.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/requerimento_no._059.2019_-_voto_de_pesar_paulo_VpENgP8.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/requerimento_no._060.2019_-_voto_de_pesar_dari__kfVXTXI.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/requerimento_no._061.2019_-_solicitacao_de_espa_Q6BcPpa.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/requerimento_no._062.2019_-_voto_de_congratulac_iC1S5F6.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/requerimento_no._063.2019_-_voto_de_congratulac_wFaga4w.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/requerimento_no._064.2019_-_voto_de_congratulac_8hhAdEG.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/requerimento_no._065.2019_-_voto_de_congratulac_gWGMpfo.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/requerimento_no._066.2019_-_voto_de_congratulac_tbpS0kG.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/requerimento_no._067.2019_-_voto_de_congratulac_FcXl3Jq.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/requerimento_no._068.2019_-_voto_de_congratulac_AtS5St5.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/requerimento_069_2019.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3312/requerimento_no._070.2019_-_voto_de_pesar_renat_gziof9C.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/requerimento_no._071.2019_-_voto_de_pesar_camil_GJbkyrC.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3314/requerimento_no._072.2019_-_voto_de_pesar_jacob_iUP0bKY.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/requerimento_no._073.2019_-_voto_de_pesar_cilen_md8stH7.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_no._074.2019_-_voto_de_congratulac_2iYDU6G.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/requerimento_no._075.2019_-_voto_de_congratulac_ehgCcyO.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/requerimento_no._076.2019_-_voto_de_pesar_clari_xtWXmoG.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/requerimento_no._077.2019_-_voto_de_pesar_irace_YSvZ6WM.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/requerimento_no._078.2019_-_voto_de_pesar_affon_56Nsx4B.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/requerimento_no._079.2019_-_voto_de_pesar_etelv_md7Ts7m.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/requerimento_no._080.2019_-_voto_de_pesar_jose__zbsa79G.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/requerimento_no._081.2019_-_voto_de_pesar_ferna_X28RIJ5.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/requerimento_no._082.2019_-_voto_de_congratulac_c7OuY6j.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/requerimento_no._083.2019_-_voto_de_pesar_plini_vuzmcl7.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/requerimento_no._084.2019_-_convite_secretario__fu69g28.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/requerimento_no._085.2019_-_convite_aud._pub._k_1AUqagf.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/requerimento_086_2019.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/requerimento_no._087.2019_-_conv._sec._planejam_phIM2Ix.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/requerimento_no._088.2019_-_voto_de_pesar_bruno_GNdZlFu.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3367/requerimento_no._089.2019_-_voto_de_congratulac_m92YOcM.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/requerimento__090_2019.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/requerimento_no._091.2019_-_voto_de_pesar_lucio_d92Vr0G.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/requerimento_no._092.2019_-_voto_de_pesar_norme_lgYTV7h.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/requerimento_093_2019.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/requerimento_no._094.2019_-_voto_de_congratulac_VpoyA5L.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/requerimento_no._095.2019_-__copia_edital_daer__PsfPAKB.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/requerimento_no._096.2019_-_voto_de_pesar_selvi_DFWyzDM.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/requerimento_no._097.2019_-_voto_de_congratulac_40QWcRK.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/requerimento_no._098.2019_-_voto_de_congratulac_LhVn8WY.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/requerimento_no._099.2019_-_voto_de_pesar_egon__AzedtDN.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/requerimento_no._100.2019_-_voto_de_pesar_givan_cBbeyj9.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/requerimento_101_2019.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/requerimento_no._102.2019_-_voto_de_pesar_maria_KMa0jz9.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/requerimento_no._103.2019_-_voto_de_congratulac_dNrjbba.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/requerimento_no._104.2019_-_voto_de_pesar_maria_HSZebJh.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/requerimento_no._105.2019_-_voto_de_congratulac_SLs5mjb.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/requerimento_no._106.2019_-_voto_de_congratulac_PI9w0rP.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/requerimento_no._107.2019_-_voto_de_congratulac_KmnmC5y.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/requerimento_no._108.2019_-_voto_de_congratulac_OzywQiN.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/requerimento_no._109.2019_-_voto_de_congratulac_IXF618N.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/requerimento_110_2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/requerimento_111_2019.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/requerimento_112_2019.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/requerimento_113_2019.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/requerimento_114_2019.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/requerimento_115_2019.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/razoes_de_veto_ao_projeto_de_lei_legislativo_n_15-2019.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>