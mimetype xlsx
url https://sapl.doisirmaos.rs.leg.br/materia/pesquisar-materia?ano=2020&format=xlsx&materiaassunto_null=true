--- v0 (2026-02-04)
+++ v1 (2026-05-30)
@@ -54,2971 +54,2971 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Joracir Filipin</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/anteprojeto_de_lei_01_2020.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/anteprojeto_de_lei_01_2020.docx</t>
   </si>
   <si>
     <t>“Cria o Fundo Emergencial de apoio a economia local e às famílias carentes afetadas pela pandemia do Covid-19 no município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sérgio Luiz Fink</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3465/indicacao_01.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3465/indicacao_01.doc</t>
   </si>
   <si>
     <t>- Que o Poder Legislativo Municipal contrate empresa ou profissional habilitado para fornecer assessoria aos Vereadores no tocante ao Plano de Mobilidade Urbana cujo Projeto de Lei nº 092/2019 tramita na Câmara de Vereadores.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Celina Teixeira Christovão</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no._002.2020_-_ver.__celina_teixeira_christovao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no._002.2020_-_ver.__celina_teixeira_christovao.doc</t>
   </si>
   <si>
     <t>- Estudo de viabilidade para a colocação de acostamento ao longo da Rua Alberto Rübenich.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/indicacao_03_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/indicacao_03_2020.doc</t>
   </si>
   <si>
     <t>- Que a gestão da nova Emergência 24 horas não seja terceirizada, ficando a mesma sob a responsabilidade do Município.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Cezar Gehrke</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_04_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_04_2020.doc</t>
   </si>
   <si>
     <t>Que o Município promova uma ampla campanha, tanto nas redes sociais como em parceria com a imprensa, para que a população use máscaras, principalmente ao frequentar locais públicos, indicando pessoas e empresas que produzam as mesmas ou então que divulgue material ensinando a fazê-las de forma artesanal, caso não haja possibilidade de aquisição de máscaras cirúrgicas.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/indicacao_no._005.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/indicacao_no._005.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que o município suspenda a cobrança de boletos dos alunos que frequentam o Projeto Global.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elony  Edgar Nyland</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/indicacao_06_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/indicacao_06_2020.doc</t>
   </si>
   <si>
     <t>- Que o Município subsidie a totalidade do valor da mensalidade da FADI de responsabilidade das famílias a partir da parcela com vencimento em maio/2020 enquanto perdurar o não atendimento por parte da FADI.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/indicacao_no._007.2020_-_ver._sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/indicacao_no._007.2020_-_ver._sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>- Que seja realizado convênio entre o Município de Dois Irmãos e a Companhia Riograndense de Saneamento – CORSAN, com base no orçamento atual, para que a Prefeitura perfure os poços artesianos no município.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/indicacao_08_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/indicacao_08_2020.doc</t>
   </si>
   <si>
     <t>Que o Município apresente Projeto de Lei proibindo o ingresso ou permanência de pessoas utilizando capacete nos estabelecimentos comerciais, públicos ou privados.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/indicacao_09_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/indicacao_09_2020.doc</t>
   </si>
   <si>
     <t>- Que o Município apresente Projeto de Lei fixando teto máximo de 30 cargos em comissão, fazendo as devidas alterações na Lei 2.501/2008 que o “Estabelece o plano dos quadros de cargos e funções dos servidores públicos do Município de Dois Irmãos”.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulino Adalberto Renz, Sérgio Luiz Fink</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/indicacao_10_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/indicacao_10_2020.doc</t>
   </si>
   <si>
     <t>- Que os valores dos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores sejam fixados, para a Legislatura 2021-2024, com redução de 20% em relação ao valor bruto atualmente pago.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Eliane Becker</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/indicacao_no._011.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/indicacao_no._011.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>1.	Que o Município adquira terreno para construção de uma escola municipal no Bairro União;_x000D_
 2.	Que seja feita a construção de uma escola municipal no Bairro União.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_no._012.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_no._012.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja pago o vale-alimentação integral às merendeiras no período da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulo César Quadri</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_no._013.2020_-_ver._paulo_c._quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_no._013.2020_-_ver._paulo_c._quadri.doc</t>
   </si>
   <si>
     <t>- Que seja delimitado vagas de estacionamento com placa escrito “Exclusivo para a Feira Livre”, em frente à Feira do Produtor/Feira Livre, localizada na Avenida 25 de Julho, nº. 616.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3580/indicacao_no._014.2020_-_ver._sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3580/indicacao_no._014.2020_-_ver._sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>- Que seja viabilizado operacionalmente a represa localizada na Sede Campestre, que seja feita a limpeza do local para assoreamento, a fim de se tornar um reservatório de uso emergencial.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3583/indicacao_no._015.2020_-_ver._paulo_c._quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3583/indicacao_no._015.2020_-_ver._paulo_c._quadri.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para criação de um projeto de castração utilizando recursos do Fundo do Meio Ambiente e do Fundo de Agricultura.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/indicacao_16_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/indicacao_16_2020.doc</t>
   </si>
   <si>
     <t>Que Poder Executivo auxilie as famílias em situação de vulnerabilidade e aquelas em que seus membros tenham ficado desempregados com o valor de 250 reais mensais para pagamento de aluguel, na forma de aluguel social.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_17_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_17_2020.doc</t>
   </si>
   <si>
     <t>- Que Poder Executivo divulgue o número de infectados pelo COVID-19 por bairro no Município, assim como informe o bairro de residência dos novos infectados que surgirem.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/indicacao_no._018.2020_-_ver._paulo_c._gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/indicacao_no._018.2020_-_ver._paulo_c._gehrke.doc</t>
   </si>
   <si>
     <t>- Que Poder Executivo Municipal disponibilize medicamentos conforme o Ministério da Saúde (Kit COVID-19), às pessoas que procurarem atendimento no Posto 24 Horas.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_19_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_19_2020.doc</t>
   </si>
   <si>
     <t>Que seja implementado o sentido único no trânsito de veículos na Rua São José, no trecho compreendido entre a esquina com a Av. 25 de Julho e a Rua Gramado.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/indicacao_20_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/indicacao_20_2020.doc</t>
   </si>
   <si>
     <t>- Que seja estendido o prazo de concessão do Programa Emergencial de Auxílio ao Comércio e Prestação de Serviços Formais, assim como seja estendido aos MEI´s e Microempresas de setores enquadrados como essenciais, as quais não foram contemplados pela Lei 8.426/2020.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/indicacao_21_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/indicacao_21_2020.doc</t>
   </si>
   <si>
     <t>- Que seja implementado o sentido único no trânsito de veículos nas Travessas Atiradores, Mario Sperb, Pastor Prutskin, J. Wingert e Rua Otto Engelmann, no trecho compreendido entre a Rua São Miguel e Rua 10 de Setembro.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no._022.2020_-_ver._paulo_c._gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no._022.2020_-_ver._paulo_c._gehrke.doc</t>
   </si>
   <si>
     <t>- Que Poder Executivo Municipal realize testes de COVID-19 em todos os profissionais da área da saúde da rede pública.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/indicacao_no._023.2020_-_ver._paulo_c._gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/indicacao_no._023.2020_-_ver._paulo_c._gehrke.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal realize testes de COVID-19 nos membros que moram na mesma residência, quando alguém testar positivo para o coronavírus.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/indicacao_24_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/indicacao_24_2020.doc</t>
   </si>
   <si>
     <t>- Que sejam instaladas placas de energia solar no Hospital São José.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/indicacao_no._025.2020_-_ver._paulo_c._quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/indicacao_no._025.2020_-_ver._paulo_c._quadri.doc</t>
   </si>
   <si>
     <t>- Que seja adquirido camas hospitalares, cadeiras de rodas e andadores para a população.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/indicacao_26_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/indicacao_26_2020.doc</t>
   </si>
   <si>
     <t>- Que o Departamento de Trânsito estude a possibilidade de instalação de redutor de velocidade (lombada) Rua Anita Garibaldi, na altura do nº 996, no bairro Bela Vista, no sentido bairro - BR 116;_x000D_
 _x000D_
 - Seja feito um estudo de viabilidade para a implantação de estacionamento em apenas um dos sentidos na Travessa Nicolau O. Dilly, no Centro, ao lado da IDESA.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/indicacao_no._027.2020_-_ver._paulo_c._gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/indicacao_no._027.2020_-_ver._paulo_c._gehrke.doc</t>
   </si>
   <si>
     <t>Que seja devolvido ao Poder Executivo Municipal valor proveniente do orçamento da Câmara para que possa ser adquirida viatura para a Brigada Militar, através do CONSEPRO, a ser utilizada no policiamento ostensivo.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/indicacao_no._028.2020_-_ver._paulo_c._gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/indicacao_no._028.2020_-_ver._paulo_c._gehrke.doc</t>
   </si>
   <si>
     <t>Que seja destinado recurso ao Consepro para que possa ser adquirida viatura para a Brigada Militar, a ser utilizada no policiamento ostensivo.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/indicacao_no._029.2020_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/indicacao_no._029.2020_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>- Que seja feita a construção de uma praça com diversos brinquedos para as crianças, na Rua Catharina Wendling, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_no._030.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_no._030.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que o cargo de Chefe do Desporto exija formação superior de Educação Física em andamento ou concluída.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/mocao_no._001._2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/mocao_no._001._2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Moção de Apoio a todos médicos, enfermeiros e funcionários da área da saúde que estão se dedicando no combate ao Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/mocao_no._002._2020_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/mocao_no._002._2020_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>- Moção de Apelo para que os comércios possam se manter abertos durante a pandemia do Coronavírus (COVID-19), desde que reforçando o uso dos equipamentos de proteção (máscara, álcool gel e distanciamento sugerido pela OMS).</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/mocao_de_apelo_no_03_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/mocao_de_apelo_no_03_2020.doc</t>
   </si>
   <si>
     <t>- Seja liberado recurso para a aquisição de testes laboratoriais em massa para detecção do Coronavírus.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>Léo Buttenbender</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/mocao_de_apoio_no_04_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/mocao_de_apoio_no_04_2020.doc</t>
   </si>
   <si>
     <t>- À COMISSÃO DOS APROVADOS NO CONCURSO DA POLÍCIA CIVIL/RS 2018 – ESCRIVÃES E INSPETORES.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3488/pedido_de_informacoes_no._001.2020_-_joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3488/pedido_de_informacoes_no._001.2020_-_joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Qual foi a receita arrecadada, a despesa paga, bem como o saldo financeiro do recurso nº. 1028 “Fundo Municipal de Iluminação Pública”, desde a sua criação, conforme Lei nº. 4477, de 27 de junho de 2017, até dezembro/2019?</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3490/pedido_de_informacoes_no._002.2020_-_ver._sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3490/pedido_de_informacoes_no._002.2020_-_ver._sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>1)	Quantas perícias em capeamento asfáltico foram executadas pela Fundação nos últimos 3 anos?_x000D_
 _x000D_
 2)	Quais foram os clientes atendidos pela Fundação nos últimos 3 anos?</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3503/pedido_de_informacoes_no._003.2020_-_ver._sergio_luiz_fink.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3503/pedido_de_informacoes_no._003.2020_-_ver._sergio_luiz_fink.doc</t>
   </si>
   <si>
     <t>- Com relação ao Concurso Público nº. 02/2019, realizado pela Empresa Legalle Concursos, solicitamos o que segue:_x000D_
 1) Quais as áreas e cargos específicos, bem como o número de vagas existentes disponíveis? _x000D_
 2) Qual o valor total da receita arrecadada com as taxas? _x000D_
 3) Qual o custo para a elaboração do concurso?</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/pedido_de_informacao_4_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/pedido_de_informacao_4_2020.doc</t>
   </si>
   <si>
     <t>Que seja fornecido o nome e o número de documento de identificação de todos os prestadores de serviço terceirizados do serviço de limpeza urbana do Município no período de janeiro a abril de 2020, assim como o valor pago às empresas terceirizadas no mesmo período.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/pedido_de_informacoes_no._005.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/pedido_de_informacoes_no._005.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Com relação ao recurso destinado ao combate e prevenção do Coronavírus – COVID-19, solicita-se o que segue:_x000D_
 1. Qual é o número desse recurso?_x000D_
 2. Qual o valor arrecadado desse recurso até a presente data?_x000D_
 3. Qual a razão contábil dessa receita até a presente data?_x000D_
 4. Qual a origem dessa receita: Federal, Estadual, Particular;_x000D_
 5. Em que agência bancária foi depositado tais valores?_x000D_
 6. Qual a razão contábil dessa conta bancária até a presente data?_x000D_
 7. Qual a relação de pagamentos até a presente data?_x000D_
 8. Qual a relação de fornecedores a pagar até a presente data?_x000D_
 9. Qual o saldo de Dotações Orçamentárias desse recurso?_x000D_
 10. Que seja enviado extrato bancário de todos os depósitos efetuados;_x000D_
 11. Que seja enviado extrato bancário de todos os pagamentos efetuados;_x000D_
 12. Que seja enviado extrato bancário contendo o saldo atual.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3578/pedido_de_informacao_6_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3578/pedido_de_informacao_6_2020.doc</t>
   </si>
   <si>
     <t>1)	Haverá remuneração aos artistas locais e profissionais envolvidos que se apresentarão na Maratona Cultural de Inverno através de lives? Se sim, qual o valor a ser pago e qual a origem do recurso?</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pedido_de_informacao_7_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pedido_de_informacao_7_2020.doc</t>
   </si>
   <si>
     <t>1)	Quais foram os espetáculos/apresentações e os beneficiados contratados pelo Município desde 2016 com incentivos da Lei Rouanet?</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/pedido_de_informacao_8_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/pedido_de_informacao_8_2020.doc</t>
   </si>
   <si>
     <t>1)	Em qual conta foi depositado o recurso de R$ 1.974.000,00 destinado ao projeto do novo bloco cirúrgico do Hospital São José?</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/pedido_de_informacoes_no._009.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/pedido_de_informacoes_no._009.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Qual o valor gasto com recursos próprios do município na aquisição de cestas básicas, desde o decreto de calamidade pública, em março de 2020, em razão da pandemia do coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/pedido_de_informacao_10_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/pedido_de_informacao_10_2020.doc</t>
   </si>
   <si>
     <t>1)	Como ocorre a tributação dos produtos vendidos nas tendas durante o Kerb, uma vez que não é fornecida nota fiscal ao consumidor no momento da aquisição?_x000D_
 _x000D_
 2)	Como é feita a seleção das atrações para o Kerb e como é feita a remuneração das mesmas?_x000D_
 _x000D_
 3)	Os locatários de espaços para a comercialização de produtos durante o Kerb arcam com alguma despesa relacionada à limpeza, marketing e segurança do evento?_x000D_
 _x000D_
 4)	A exploração da atração trenzinho de Natal durante o Natal dos Anjos se dá por concessão pública? É realizada vistoria para verificação das condições de uso e trafegabilidade do mesmo? Há contraprestação pecuniária ao Município?_x000D_
 _x000D_
 5)	Como é feita a seleção das atrações para o Natal dos Anjos e como é feita a remuneração das mesmas?_x000D_
 _x000D_
 6)	As palestras e outros eventos do gênero em escolas municipais são selecionadas de que forma?</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>Paulo Edvino Fritzen</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/pedido_de_informacoes_no._011.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/pedido_de_informacoes_no._011.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>1. Quantas pessoas do poder público se licenciaram de seus cargos e funções para concorrer a cargos políticos nas eleições 2020?_x000D_
        2. Em que área e funções trabalham essas pessoas?_x000D_
        3. Qual é o custo mensal dessas pessoas licenciadas?</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/pedido_de_informacoes_no._012.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/pedido_de_informacoes_no._012.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Por qual motivo o município não legalizou desde o ano de 2000 a escritura dos terrenos localizados nos Bairros São João, Picada 48 e São Miguel?</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/pedido_de_informacoes_no._013.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/pedido_de_informacoes_no._013.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>1. Quantos imóveis o município paga aluguel atualmente?_x000D_
 2. Qual o valor total dos aluguéis?_x000D_
 3. Que seja informado o endereço de cada imóvel, assim como discriminado o valor de cada um, bem como o período do contrato;_x000D_
 4. Qual a data de vencimento do último contrato?</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3456/ped._providencias_no._001.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3456/ped._providencias_no._001.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada e instalação de iluminação pública na Rua Roberto Dieter, nº. 422, no Bairro Industrial.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3457/ped._providencias_no._002.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3457/ped._providencias_no._002.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação pública na Rua Alto Vila Rosa, entre os nº. 49 e nº. 229, na esquina com a Rua Goiás, localizada no Bairro Vila Rosa.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3461/ped._providencias_no._003.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3461/ped._providencias_no._003.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca do poste de telefonia localizado em frente a Fruteira do Alemão, na Rua Frei Caneca, nº. 276, no Bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3462/ped._providencias_no._004.2020_-_ver._paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3462/ped._providencias_no._004.2020_-_ver._paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para criação de uma parada de ônibus fechada para substituir a já existente na Rua Professor Affonso Wolf, ao lado da Igreja Capela São José, no Bairro Vale Verde.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3463/ped._providencias_no._005.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3463/ped._providencias_no._005.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Colocação de poste de luz e iluminação pública na Rua da Integração, próximo ao nº. 1191, no Bairro 48 Alto.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3464/ped._providencias_no._006.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3464/ped._providencias_no._006.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que o município providencie a contratação de mais 02 (dois) médicos para atendimento ginecológico nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3466/pedido_de_providencia_7.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3466/pedido_de_providencia_7.doc</t>
   </si>
   <si>
     <t>Sejam tomadas as medidas administrativas cabíveis, em especial a abertura de sindicância com o afastamento provisório imediato do Secretário Municipal de Planejamento e Habitação, Nei Fernando Ferraz, e do Engenheiro Civil Telmo Angelo Mate Panta, além da notificação da empresa OCX Construtora e Projetos Ltda – EPP, a fim de averiguar as possíveis irregularidades na execução do contrato de empreitado nº 244/2015 vinculado à Concorrência Pública nº 007/2015, sob pena de instauração de CPI.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3474/ped._providencias_no._008.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3474/ped._providencias_no._008.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Colocação de duas luminárias na Rua Três Passos, entre a Rua Anita Garibaldi e Loteamento 48, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3475/ped._providencias_no._009.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3475/ped._providencias_no._009.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Colocação de braço com lâmpada na Rua 10 de Setembro, em frente ao nº. 957, localizado no Centro da cidade.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3478/ped._providencias_no._010.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3478/ped._providencias_no._010.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação pública (braço e lâmpada) na Rua São José, entre as Ruas Gramado e Avenida Florestal, no Centro.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3479/ped._providencias_no._011.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3479/ped._providencias_no._011.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Que sejam erguidos os cabos de telefonia localizados na Rua São José, entre a Rua Gramado e Avenida Florestal.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3484/ped._providencias_no._012.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3484/ped._providencias_no._012.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Recolocação das pedras na Rua Humaitá, Loteamento do Nestor Kuhn, em frente ao Salão da Comunidade do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3485/ped._providencias_no._013.2020_-_ver._paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3485/ped._providencias_no._013.2020_-_ver._paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja realizado melhorias nos brinquedos da Praça do Imigrante.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3493/ped._providencias_no._014.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3493/ped._providencias_no._014.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Troca do poste localizado na Rua Santa Clara, esquina com a Rua Roberto Dieter, em frente ao nº. 787, no Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3494/ped._providencias_no._015.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3494/ped._providencias_no._015.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Colocação de braço com lâmpada no poste localizado na Rua Santa Clara, esquina com a Rua Roberto Dieter, em frente ao nº. 787, no Bairro Beira Rio.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3498/ped._providencias_no._016.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3498/ped._providencias_no._016.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Que seja removida a ciclovia (demarcação/pintura em vermelho), localizada na Rua Rio Grande do Norte, no Bairro São João.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3500/ped._providencias_no._017.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3500/ped._providencias_no._017.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feito a poda da árvore localizada no passeio público da Rua Colmeia, subindo a Rua Angelim, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>Paulino Adalberto Renz</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3501/pedido_de_providencia_18_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3501/pedido_de_providencia_18_2020.doc</t>
   </si>
   <si>
     <t>- Que seja notificada a empresa de telefonia OI S/A para que a mesma se abstenha de colocar talas e escoras na manutenção e suporte de postes de madeira danificados, além de requerer a substituição dos mesmos por postes de concreto ou material que configure solução definitiva, em cumprimento à Lei Municipal nº 4.265/2016.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3502/ped._providencias_no._019.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3502/ped._providencias_no._019.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca dos postes localizados na Estrada Campo Bom, nº. 375, 444 e 488, no Bairro Becker.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3504/ped._providencias_no._020.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3504/ped._providencias_no._020.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca do poste localizado na Rua Anita Garibaldi, nº. 1116, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3505/ped._providencias_no._021.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3505/ped._providencias_no._021.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Instalação de redutor de velocidade (quebra-molas) em frente à Escola Municipal de Ensino Fundamental Felippe Alfredo Wendling, localizada na Rua Anita Garibaldi, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3507/ped._providencias_no._022.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3507/ped._providencias_no._022.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a extensão da grade ou colocação de tela, em ambos os lados da Passarela, localizada na Avenida do Parque e Avenida Florestal.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/ped._providencias_no._023.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/ped._providencias_no._023.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Que seja feita a poda das árvores localizadas na Rua Gonçalves Dias, esquina com a Rua São Pedro, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/ped._providencias_no._024.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/ped._providencias_no._024.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a roçada e a poda das árvores localizadas na Passarela, que liga os Bairros Primavera e Centro.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/ped._providencias_no._025.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/ped._providencias_no._025.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja verificada com urgência a tubulação de escoamento da rede de esgoto pluvial, localizada em frente à Unidade de Educação Infantil Bem-Me-Quer, no Bairro Industrial.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/ped._providencias_no._026.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/ped._providencias_no._026.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto dos buracos em frente a Unidade de Educação Infantil Bem-Me-Quer, localizada na Rua Sapiranga, no Bairro Industrial.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/ped._providencias_no._027.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/ped._providencias_no._027.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja realizado melhorias no abastecimento de água, no Bairro Industrial.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/ped._providencias_no._028.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/ped._providencias_no._028.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>1) Que a CORSAN coloque imediatamente em funcionamento os dois poços perfurados há mais de cinco anos;_x000D_
 2) Que a CORSAN conserte o vazamento de água localizado na Rua Macedônia, nº. 247, no Bairro São João.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/ped._providencias_no._029.2020_-_ver.__elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/ped._providencias_no._029.2020_-_ver.__elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>1. Que seja feito o asfaltamento das seguintes ruas:_x000D_
 a. Rua 20 de Setembro, localizada no Bairro Industrial;_x000D_
 b. Ruas Tancredo Neves, Rua dos Imigrantes, Rua da Integração e Integração 3, localizadas no Bairro Portal da Serra;_x000D_
 c. Rua Lagoa Vermelha, localizada no Bairro Vale Verde;_x000D_
 d. Rua Gravataí, localizada no Bairro Primavera;_x000D_
 e. Rua Santo Antônio da Patrulha, localizada no Bairro Floresta;_x000D_
 f. Rua Arthur Müller, localizada no Bairro Vale Esquerdo;_x000D_
 g. Travessa 13 de Outubro, localizada no Bairro União._x000D_
 2. Que seja feita a colocação de bloquetos de concreto na Avenida Porto Alegre.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/ped._providencias_no._030.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/ped._providencias_no._030.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de areia e o cercamento do campinho, situado ao lado da Praça da Rua Navegantes, localizada no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/ped._providencias_no._031.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/ped._providencias_no._031.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que a CORSAN providencie o abastecimento de água no Loteamento Bonamigo.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/ped._providencias_no._032.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/ped._providencias_no._032.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita instalação de um reservatório de água para o Bairro Primavera.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/pedido_de_providencia_33_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/pedido_de_providencia_33_2020.doc</t>
   </si>
   <si>
     <t>- Que seja efetuada a troca de 4 postes deteriorados na Estrada Campo Bom Travessa 2, nesta cidade, entre os números 2930 e 2006, além da realização da poda de árvores que alcançam a alta tensão ao longo da referida Estrada.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/ped._providencias_no._034.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/ped._providencias_no._034.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção do calçamento em toda extensão da Rua Piauí, localizada no Bairro São João.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3592/ped._providencias_no._035.2020_-_ver._paulo_edvino_fritzen.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3592/ped._providencias_no._035.2020_-_ver._paulo_edvino_fritzen.doc</t>
   </si>
   <si>
     <t>- Que seja feita manutenção em toda extensão da Rua Walter Backes, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/ped._providencias_no._036.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/ped._providencias_no._036.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a pintura do meio-fio localizado na Rua Vista do Sol, nº. 144, no Alto Vila Rosa.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/ped._providencias_no._037.2020_-_ver.__joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/ped._providencias_no._037.2020_-_ver.__joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação na Rua Minas Gerais, próximo ao nº. 15, no Bairro São João.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/ped._providencias_no._038.2020_-_ver.__elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/ped._providencias_no._038.2020_-_ver.__elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>- Que seja feita a regularização com capeamento asfáltico do restante da Rua Guamirim, localizada no Bairro Vale Verde.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/ped._providencias_no._039.2020_-_ver._paulino_adalberto_renz.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/ped._providencias_no._039.2020_-_ver._paulino_adalberto_renz.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo de viabilidade para instalação de redutor de velocidade (quebra-molas), nos seguintes locais:_x000D_
 	1. Rua Salvador, localizada no Bairro Picada 48 (2 quebra-molas);_x000D_
 	2. Rua Vitória, localizada no Bairro Picada 48 (2 quebra-molas);_x000D_
 	3. Rua Anita Garibaldi, localizada no Bairro Bela Vista (3 quebra-molas).</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/ped._providencias_no._040.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/ped._providencias_no._040.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito estudo de risco de queda, uma avaliação das araucárias que estão localizadas na lateral da Rua Edgar Maldaner, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/ped._providencias_no._041.2020_-_ver.__celina_t._christovao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/ped._providencias_no._041.2020_-_ver.__celina_t._christovao.doc</t>
   </si>
   <si>
     <t>- Instalação de redutor de velocidade (quebra-molas) ou tachões na Rua Alberto Rübenich, nº. 5787, em frente à Floricultura Recanto da Flor do Campo, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/ped._providencias_no._042.2020_-_ver.__celina_t._christovao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/ped._providencias_no._042.2020_-_ver.__celina_t._christovao.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação pública na Rua Alberto Rübenich, nº. 4980, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/ped._providencias_no._043.2020_-_ver.__celina_t._christovao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/ped._providencias_no._043.2020_-_ver.__celina_t._christovao.doc</t>
   </si>
   <si>
     <t>- Pintura do meio fio, bem como do eixo central na Rua Alberto Rübenich, localizada no Bairro Travessão.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/pedido_de_providencia_442020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/pedido_de_providencia_442020.doc</t>
   </si>
   <si>
     <t>- Que o Município disponibilize termômetros infravermelhos para o Postão 24 horas e todos os postos de saúde da cidade.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/ped._providencias_no._045.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/ped._providencias_no._045.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca dos cordões/meio fios localizados na Avenida João Klauck, esquina com a Avenida do Parque.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/ped._providencias_no._046.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/ped._providencias_no._046.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de cordão/meio fio nos seguintes locais:_x000D_
 1. Entrada do Bairro Vale Esquerdo, à direita, após a rótula existente no local;_x000D_
 2. Avenida Porto Alegre, em frente ao nº. 1767, no Bairro União.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/ped._providencias_no._047.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/ped._providencias_no._047.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja feita a troca das tampas das bocas de lobo localizadas na Rua Novo Hamburgo, em frente ao nº. 354, no Bairro Primavera.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/ped._providencias_no._048.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/ped._providencias_no._048.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de uma lixeira em frente a UBS do Bairro União.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/ped._providencias_no._049.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/ped._providencias_no._049.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feita a poda das árvores localizadas na Rua Prudente de Morais, nº. 119, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pedido_de_providencia_50_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pedido_de_providencia_50_2020.doc</t>
   </si>
   <si>
     <t>Sejam instaladas placas de proibição de estacionamento nas ruas laterais da BR-116 perímetro do Município de Dois Irmãos entre às 14 horas do sábado até a meia-noite de domingo, além dos dias de feriado.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/pedido_de_providencia_51_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/pedido_de_providencia_51_2020.doc</t>
   </si>
   <si>
     <t>- Seja retirada a árvore (plátano) localizada na margem da BR-116, entre os km 225 e 226, na segunda curva anterior ao acesso à Dois Irmãos pelo bairro Moinho Velho, sentido capital-interior, conforme foto anexa.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/pedido_de_providencia_52_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/pedido_de_providencia_52_2020.doc</t>
   </si>
   <si>
     <t>- Seja retirada ou autorizada a retirada da árvore (plátano) localizada na margem da BR-116, entre os km 225 e 226, na segunda curva anterior ao acesso à Dois Irmãos pelo bairro Moinho Velho, sentido capital-interior, conforme foto anexa, ou então instalado guard rail no local.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/ped._providencias_no._053.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/ped._providencias_no._053.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Que seja realizado melhorias com capa asfáltica nas Ruas Dr. Ricardo Sprinz e Balduíno Sander, ambas localizadas no Bairro Industrial.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/ped._providencias_no._054.2020_-_ver.__eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/ped._providencias_no._054.2020_-_ver.__eliane_becker.doc</t>
   </si>
   <si>
     <t>- Instalação de redutor de velocidade (quebra-molas) na Rua Professor Affonso Wolf, nº. 515, no Bairro Floresta.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/ped._providencias_no._055.2020_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/ped._providencias_no._055.2020_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>Que sejam instalados braços com lâmpadas no trecho da Rua Alberto Rübenich entre os números 4786 até 6000, no bairro Travessão.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/pedido_de_providencia_56_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/pedido_de_providencia_56_2020.doc</t>
   </si>
   <si>
     <t>Seja efetuada a troca de lugar do poste de telefonia localizado na Rua João Klauck, nº 1.615, no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/pedido_de_providencia_57_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/pedido_de_providencia_57_2020.doc</t>
   </si>
   <si>
     <t>Seja efetuada a poda de árvores, principalmente por baixo, no passeio público em frente à casa localizada na Rua Frei Caneca, nº 540, no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/ped._providencias_no._058.2020_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/ped._providencias_no._058.2020_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>- Que seja feita a extensão de rede elétrica na Rua das Hortências, nas proximidades do nº. 22, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/ped._providencias_no._059.2020_-_ver.__eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/ped._providencias_no._059.2020_-_ver.__eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja realizado deslocamento do poste localizado na Rua Canela, nº. 380, no Bairro Bela Vista – Loteamento Wittmann.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/ped._providencias_no._060.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/ped._providencias_no._060.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Colocação de braço de luz e lâmpada na Avenida Sapiranga, nº. 1350, nas imediações da Igreja.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/ped._providencias_no._061.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/ped._providencias_no._061.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Colocação de luminária com lâmpada na Rua Aloísio Wilibaldo Frölich, em frente ao Galpão do Sr. Danilo Wingert e residência do Sr. Astor Weigel, no Bairro Travessão – junto à BR-116.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/ped._providencias_no._062.2020_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/ped._providencias_no._062.2020_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>- Que seja feita a extensão da iluminação pública na Rua Rio de Janeiro (complemento da rua), localizada no Bairro São João.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/ped._providencias_no._063.2020_-_ver.__eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/ped._providencias_no._063.2020_-_ver.__eliane_becker.doc</t>
   </si>
   <si>
     <t>- Colocação de braço de luz e lâmpada na Rua Alberto Rübenich, nº. 550, no Bairro Vila Rosa.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/ped._providencias_no._064.2020_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/ped._providencias_no._064.2020_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto dos brinquedos localizados na Praça do Bairro Navegantes.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ped._providencias_no._065.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ped._providencias_no._065.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>1. Que seja retirada ou autorizada a retirada das árvores localizadas na Rodovia BR-116, nº. 1315 , no Bairro Travessão;_x000D_
 _x000D_
 2. Que seja retirado o saibro localizado na BR-116, nº. 1315, em frente ao Motel dos Andes, no Bairro Travessão.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ped._providencias_no._066.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ped._providencias_no._066.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a limpeza do boeiro localizado na Rua Pedro Enzweiler com a BR-116.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ped._providencias_no._067.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ped._providencias_no._067.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto da calçada em ambos os lados da Av. Sapiranga, trecho compreendido entre a Rua Arno Nienow e a FADI - Turno Inverso.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ped._providencias_no._068.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ped._providencias_no._068.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a limpeza das bocas de lobo e do acostamento, bem como que seja feita a roçada ao longo da BR-116, em Dois Irmãos - RS.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/ped._providencias_no._069.2020_-_ver.__paulo_cesar_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/ped._providencias_no._069.2020_-_ver.__paulo_cesar_quadri.doc</t>
   </si>
   <si>
     <t>- Patrolar a Rua Guido Alcindo Becker, localizada no Bairro Travessão.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/ped._providencias_no._070.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/ped._providencias_no._070.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Colocação de lâmpada na Rua Arno Giehl, esquina com a Rua Santo Agostinho, localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/ped._providencias_no._071.2020_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/ped._providencias_no._071.2020_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja feita a roçada nas laterais da rua bem como o patrolamento na Linha Görgen.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/ped._providencias_no._072.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/ped._providencias_no._072.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a fiscalização referente ao barulho às margens do Posto Petrobras, localizado na BR-116, bem como no Ginásio Arno Nienow, localizado no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/ped._providencias_no._073.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/ped._providencias_no._073.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de cerca ao redor do espaço da pista de skate localizada em frente ao Ginásio da Arno Nienow, no Bairro Navegantes.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/ped._providencias_no._074.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/ped._providencias_no._074.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja realizado recuo, instalação de lombadas e setas em diversos pontos da Rua Pedro Gregórius, localizada no Bairro Vale Direito, para que as pessoas tenham acesso lateral para ingressar em suas residências no lado oposto da via.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/ped._providencias_no._075.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/ped._providencias_no._075.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja solicitado aos proprietários donos de áreas, terrenos e imóveis da Rua Pedro Gregórius, localizada no Bairro Vale Direito, para que providenciem passeio público (calçadas) ao longo da via.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/ped._providencias_no._076.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/ped._providencias_no._076.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do buraco existente na Rua Walter Schneck, próximo ao nº. 172, localizado no Bairro Portal da Serra.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/ped._providencias_no._077.2020_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/ped._providencias_no._077.2020_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto da calçada na lateral da Corsan, na Rua Arno Nienow, localizada no Bairro Industrial.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/pedido_de_providencia_78_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/pedido_de_providencia_78_2020.doc</t>
   </si>
   <si>
     <t>- Que o bairro União seja contemplado com uma escola de ensino fundamental.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/pedido_de_providencia_79_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/pedido_de_providencia_79_2020.doc</t>
   </si>
   <si>
     <t>-	Que seja destinado efetivo para a Brigada Militar de Dois Irmãos.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3481/pdl_01_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3481/pdl_01_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre ponto facultativo e a antecipação da sessão ordinária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/pdl_02_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/pdl_02_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a antecipação da sessão ordinária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/pdl_03_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/pdl_03_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência de sessão ordinária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/pdl_04_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/pdl_04_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação da prestação de contas de governo do Poder Executivo Municipal referente ao exercício de 2018.”</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3453/001-2020_-_contrat._emergencial_professores_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3453/001-2020_-_contrat._emergencial_professores_2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 02 (DOIS) PROFESSORES DE LÍNGUA INGLESA – 25H SEMANAIS, 01 (UM) PROFESSOR DE ARTE – 25H SEMANAIS, 04 (QUATRO) PROFESSORES DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS – 40H SEMANAIS, 01 (UM) PROFESSOR DE EDUCAÇÃO FÍSICA – 25H E 02 (DOIS) PROFESSORES DE LÍNGUA ALEMÃ – 25H SEMANAIS, TODOS PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3454/002-2020_-_alteracao_lei_4771_-_saude.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3454/002-2020_-_alteracao_lei_4771_-_saude.odt</t>
   </si>
   <si>
     <t>“ALTERA O INCISO I DO ARTIGO 1º E O ARTIGO 3º DA LEI MUNICIPAL DE Nº 4771, DE 10 DE DEZEMBRO DE 2019, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATAÇÃO POR TEMPO DETERMINADO AUTORIZADA PELA LEI MUNICIPAL Nº 4.645, DE 27 DE NOVEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3455/003-2020_contrat._emerg._saude_enfermeira.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3455/003-2020_contrat._emerg._saude_enfermeira.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) TÉCNICO DE ENFERMAGEM PARA A REDE MUNICIPAL DE SAÚDE PELO PERÍODO DE ATÉ 12 (DOZE) MESES.”</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3458/004.2020_-_convenio_prosinos_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3458/004.2020_-_convenio_prosinos_2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE RATEIO DE CUSTEIO DAS DESPESAS DE MANUTENÇÃO DO CONSÓRCIO PÚBLICO DE SANEAMENTO BÁSICO DA BACIA HIDROGRÁFICA DO RIO DOS SINOS – PRÓ-SINOS.”</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3459/005.2020_-_altera_lei_4772-2019_subvencao_ass._animais.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3459/005.2020_-_altera_lei_4772-2019_subvencao_ass._animais.doc</t>
   </si>
   <si>
     <t>“ACRESCENTA O ART. 1º-A À LEI MUNICIPAL DE Nº 4772, DE 10 DE DEZEMBRO DE 2019, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3460/006.2020_-__programa_de_autonomia_financiera_das_escolas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3460/006.2020_-__programa_de_autonomia_financiera_das_escolas.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA DE AUTONOMIA ADMINISTRATIVA E DE GESTÃO FINANCEIRA ÀS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, EM ATENDIMENTO AO PRINCÍPIO INSCRITO NO ART. 206, INCISO VI DA CONSTITUIÇÃO FEDERAL, ART. 15, DA LEI Nº 9394/96 E ART. 19, DA CONSTITUIÇÃO ESTADUAL.”</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3467/007-2020_-_contrat._emergencial_professora_matematica.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3467/007-2020_-_contrat._emergencial_professora_matematica.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) PROFESSOR DE MATEMÁTICA A PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3468/008-2020_ced._especial_smecd.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3468/008-2020_ced._especial_smecd.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3469/009-2020_autoriza_crontratacoes_saude_medicos__tecnicos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3469/009-2020_autoriza_crontratacoes_saude_medicos__tecnicos.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) MÉDICO PSIQUIATRA, 02 (DOIS) MÉDICOS GINECOLOGISTAS, 02 (DOIS)  TÉCNICOS DE ENFERMAGEM, E A RENOVAR CONTRATO TEMPORÁRIO DE 01 (UMA) TÉCNICA DE ENFERMAGEM, TODOS PARA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3470/010-2020_-_subvencao_apae_sala.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3470/010-2020_-_subvencao_apae_sala.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O REPASSE DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3471/011-2020_subvencao_cpd_banda_escolar.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3471/011-2020_subvencao_cpd_banda_escolar.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO CPM ESCOLA ESTADUAL DE ENSINO MÉDIO 10 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3482/012-2020_autoriza_crontratacao-renovacao_professores.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3482/012-2020_autoriza_crontratacao-renovacao_professores.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS E A RENOVAR CONTRATO TEMPORÁRIO DE 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS PARA A REDE MUNICIPAL DE ENSINO.”</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3509/013-2020_autoriza_contratacao_professores_-_serventes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3509/013-2020_autoriza_contratacao_professores_-_serventes.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 07 (SETE) PROFESSORES DE EDUCAÇÃO INFANTIL E SÉRIES INICIAIS E 05 (CINCO) SERVENTES DE ESCOLA PARA A REDE MUNICIPAL DE ENSINO.”</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3511/014-2020_reajuste_servidores_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3511/014-2020_reajuste_servidores_2020.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO, ATIVOS, INATIVOS E PENSIONISTAS, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO PARA ESSES SERVIDORES.”</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3512/015-2020_reajuste_vale_alim-refeicao_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3512/015-2020_reajuste_vale_alim-refeicao_2020.doc</t>
   </si>
   <si>
     <t>“ALTERA O ART. 3º DA LEI N.º 2.835/2010, DE 20 DE ABRIL DE 2010, QUE INSTITUI O BENEFÍCIO DE VALE-ALIMENTAÇÃO E REFEIÇÃO PARA OS SERVIDORES E EMPREGADOS PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3513/016-2020_reajuste_bolsa_auxilio_estag._2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3513/016-2020_reajuste_bolsa_auxilio_estag._2020.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL E ANUAL, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO DA BOLSA-AUXÍLIO CONCEDIDA AOS ESTUDANTES ESTAGIÁRIOS DE ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3514/017.2020_-_reajuste_empregados_publicos_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3514/017.2020_-_reajuste_empregados_publicos_2020.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL, ANUAL BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO DA REMUNERAÇÃO DOS EMPREGADOS PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/018.2020_-_contrat._emergencia_enfermeira_endemia_conavid19.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/018.2020_-_contrat._emergencia_enfermeira_endemia_conavid19.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EM CARÁTER EMERGENCIAL/TEMPORÁRIO E POR TEMPO DETERMINADO, 01 (UM) ENFERMEIRO PARA ATENDIMENTO NA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/019-2020_ced._especial_alicotas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/019-2020_ced._especial_alicotas.doc</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/020-_2020_alteracao_alicotas_ec_103-2019.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/020-_2020_alteracao_alicotas_ec_103-2019.odt</t>
   </si>
   <si>
     <t>“ALTERA OS INCISOS I E II DO ARTIGO 13 DA LEI Nº 2.240, DE 14 DE JULHO DE 2005, REVOGA O ARTIGO 2º E AS ALÍNEAS E, F, G, DO INCISO I E ALÍNEA B, DO INCISO II DO ARTIGO 24, DA LEI Nº 2.240, DE 14 DE JULHO DE 2005, REVOGA O ARTIGO 198 E ALTERA O ARTIGO 199 DA LEI MUNICIPAL 1.883, DE 13 DE DEZEMBRO E 2001 E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/021-2020_-_declara_de_utilidade_publica_associacao_voluntarios_hosp._sao_jose.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/021-2020_-_declara_de_utilidade_publica_associacao_voluntarios_hosp._sao_jose.odt</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A  ASSOCIAÇÃO DE VOLUNTÁRIOS DO  HOSPITAL SÃO JOSÉ DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/022-2020_prorrogacao_prazos_pagt._iss.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/022-2020_prorrogacao_prazos_pagt._iss.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DATAS DE ARRECADAÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISS NO EXERCÍCIO DE 2020 E DÁ OUTRAS DISPOSIÇÕES.”</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/023-2020_-_altera_disp._lei_26999_coordenadoria_defesa_civil.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/023-2020_-_altera_disp._lei_26999_coordenadoria_defesa_civil.odt</t>
   </si>
   <si>
     <t>“ALTERA A EMENTA E DISPOSITIVOS DE LEI MUNICIPAL N º 2.699, DE 24 DE SETEMBRO DE 2009, QUE CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE DOIS IRMÃOS, INSTITUI O FUNDO MUNICIPAL PARA DEFESA CIVIL (FUMDEC) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/024.2020_-_contratacao_emergencial_fiscal_ambiental.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/024.2020_-_contratacao_emergencial_fiscal_ambiental.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, 01 (UM) FISCAL AMBIENTAL.”</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/025-2020_-_altera_disp._lei_1671-1999_licencas.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/025-2020_-_altera_disp._lei_1671-1999_licencas.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE PRAZOS DE EMISSÃO E VALIDADE DAS LICENÇAS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/026-2020_-_subvencao_fadi_complementacao.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/026-2020_-_subvencao_fadi_complementacao.odt</t>
   </si>
   <si>
     <t>AUTORIZA A COMPLEMENTAÇÃO DO VALOR DA CONCESSÃO DE SUBVENÇÃO SOCIAL À FUNDAÇÃO ASSISTENCIAL DE DOIS IRMÃOS / FADI.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/027-2020_ced._especial_smph_devolucao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/027-2020_ced._especial_smph_devolucao.doc</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/028-2020_-_subvencao_fadi_nova_complementacao.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/028-2020_-_subvencao_fadi_nova_complementacao.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A COMPLEMENTAÇÃO DO VALOR DA CONCESSÃO DE SUBVENÇÃO SOCIAL À FUNDAÇÃO ASSISTENCIAL DE DOIS IRMÃOS / FADI.”</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/029-2020_-_cria_cargos_2020.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/029-2020_-_cria_cargos_2020.odt</t>
   </si>
   <si>
     <t>“ALTERA A DENOMINAÇÃO DO CARGO DE FISCAL DE OBRAS E POSTURAS, CRIA 01 (UM) CARGO DE FISCAL DE OBRAS, POSTURAS E URBANISMO, PADRÃO 07 E 01 (UM) CARGO DE PROCURADOR AUXILIAR, PADRÃO 12 (DOZE), E OS ACRESCENTA AO ART. 3º DA LEI Nº2.501, DE 07 DE ABRIL DE 2008.”</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3575/030-2020_ced._especiais_diversos_maio-2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3575/030-2020_ced._especiais_diversos_maio-2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ESPECIAIS NO ORÇAMENTO DO CORRENTE EXERCÍCIO”</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3576/031-2020_revogacao_lei_4.042-2017.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3576/031-2020_revogacao_lei_4.042-2017.odt</t>
   </si>
   <si>
     <t>"Revoga-se a Lei de nº 4.041, de 18 de dezembro de 2014, que institui o incentivo variável por desempenho de metas do programa nacional de melhoria do acesso e da qualidade da atenção básica – PMAQ e dá  outras, e alterações posteriores.”</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3581/032-2020_institui_educacao_fiscal.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3581/032-2020_institui_educacao_fiscal.docx</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE EDUCAÇÃO FISCAL DO MUNICÍPIO DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3582/033-2020_atividades_economicas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3582/033-2020_atividades_economicas.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A LEI DE LIBERDADE ECONÔMICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3585/034-2020_-_alteracao_lei_400-1978_art._107.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3585/034-2020_-_alteracao_lei_400-1978_art._107.odt</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO CAPUT E ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 107 DA LEI MUNICIPAL DE Nº 400, DE 14 DE DEZEMBRO DE 1978, QUE INSTITUI O CÓDIGO DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3586/035-2020_institui_prog._emergencial_empresas_covid19_-_vesao_sm_enviado.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3586/035-2020_institui_prog._emergencial_empresas_covid19_-_vesao_sm_enviado.odt</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA EMERGENCIAL DE AUXÍLIO AO COMÉRCIO E PRESTAÇÃO DE SERVIÇOS FORMAIS PARA ENFRENTAMENTO DO ESTADO DE CALAMIDADE PÚBLICA RECONHECIDO PELOS DECRETOS MUNICIPAIS NºS 3.763/2020, 3765/2020, 3778/2020, 3790/2020 E ALTERAÇÕES POSTERIORES, E DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS (COVID-19) DE QUE TRATA A LEI FEDERAL 13.979, DE 6 DE FEVEREIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3587/036-2020_ced._especial_incentivo_empresas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3587/036-2020_ced._especial_incentivo_empresas.doc</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3594/037-2020_ced._especial_61852_planejamento_e_habitacao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3594/037-2020_ced._especial_61852_planejamento_e_habitacao.doc</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3595/038-2020_ced._especial_50.000_industria_e_comercio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3595/038-2020_ced._especial_50.000_industria_e_comercio.doc</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3596/039-2020_institui_prog._emergencial_empresas_covid19_-_ementa_atualizada-1.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3596/039-2020_institui_prog._emergencial_empresas_covid19_-_ementa_atualizada-1.odt</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/040-2020_calculo_atuarial_2020_recomposicao_passivo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/040-2020_calculo_atuarial_2020_recomposicao_passivo.doc</t>
   </si>
   <si>
     <t>“ALTERA O PARÁGRAFO 7º DO ARTIGO 13 DA LEI Nº 2.240, DE 14 DE JULHO DE 2005, QUE “REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/041-2020_altera_lei_4826_prog._emerg._empresas.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/041-2020_altera_lei_4826_prog._emerg._empresas.odt</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO INCISO VI DO ART. 3º DA LEI MUNICIPAL DE Nº 4.826, DE 23 DE JUNHO DE 2020, QUE INSTITUI O PROGRAMA EMERGENCIAL DE AUXÍLIO AO COMÉRCIO E PRESTAÇÃO DE SERVIÇOS FORMAIS PARA ENFRENTAMENTO DO ESTADO DE CALAMIDADE PÚBLICA RECONHECIDO PELOS DECRETOS MUNICIPAIS NºS 3.763/2020, 3765/2020, 3778/2020, 3790/2020 E ALTERAÇÕES POSTERIORES, E DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS (COVID-19) DE QUE TRATA A LEI FEDERAL 13.979, DE 6 DE FEVEREIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/042-2020_autoriza_renovacao_contratos_saude.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/042-2020_autoriza_renovacao_contratos_saude.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATO TEMPORÁRIO DE 01 (UM) ENFERMEIRO PARA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/043-2020_autoriza_renovacao_contrato_fiscal_sanitario.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/043-2020_autoriza_renovacao_contrato_fiscal_sanitario.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATO TEMPORÁRIO DE 01 (UM)  FISCAL SANITÁRIO PARA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/044-2020_altera_lei_4821_liberdade_economica.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/044-2020_altera_lei_4821_liberdade_economica.odt</t>
   </si>
   <si>
     <t>“REVOGA O INCISO I DO ART. 3º E ALTERA A REDAÇÃO DO PARÁGRAFO PRIMEIRO DO ART. 6º, AMBOS DA LEI MUNICIPAL DE Nº 4.821, DE 9 DE JUNHO DE 2020, QUE DISPÕE SOBRE A LEI DE LIBERDADE ECONÔMICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/045-2020_ceditos_especiais_planejamento_urbano.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/045-2020_ceditos_especiais_planejamento_urbano.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO"</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/046-2020_autoriza_subsidio_tranporte_publico_coletivo.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/046-2020_autoriza_subsidio_tranporte_publico_coletivo.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar emergencialmente empresa de Serviço de  Transporte Público Coletivo de Passageiros no Município de Dois Irmãos, de forma subsidiada, e dá outras providências.”</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/047-2020_autoriza_venda_lotes_industriais.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/047-2020_autoriza_venda_lotes_industriais.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE VENDA, IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE DOIS IRMÃOS/RS, ATRAVÉS DE PROCEDIMENTO LICITATÓRIO, CONFORME ESPECIFICA.”</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/pl_048-2020_projeto_de_lei_altera_a_lei_3.400_-_conselho_do_idoso_ildoni_ferreira_4_2.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/pl_048-2020_projeto_de_lei_altera_a_lei_3.400_-_conselho_do_idoso_ildoni_ferreira_4_2.docx</t>
   </si>
   <si>
     <t>“ACRESCENTA E ALTERA DISPOSITIVOS DA LEI MUNICIPAL DE Nº 3.400, DE 19 DE JUNHO DE 2012, QUE CRIA O FUNDO MUNICIPAL DO IDOSO, ASSIM COMO ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2018, DE 16 DE JUNHO DE 2003, QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/049-2020_ced._especial_smsam.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/049-2020_ced._especial_smsam.doc</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/050-2020_acrescenta_dispositivo_lei_4.826-2020_-_auxilio_com._pandemia.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/050-2020_acrescenta_dispositivo_lei_4.826-2020_-_auxilio_com._pandemia.docx</t>
   </si>
   <si>
     <t>"ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL DE Nº 4.826, DE 23 DE JUNHO DE 2020, QUE INSTITUI O PROGRAMA EMERGENCIAL DE AUXÍLIO AO COMÉRCIO E PRESTAÇÃO DE SERVIÇOS FORMAIS PARA ENFRENTAMENTO DO ESTADO DE CALAMIDADE PÚBLICA RECONHECIDO PELOS DECRETOS MUNICIPAIS NºS 3.763/2020, 3765/2020, 3778/2020, 3790/2020 E ALTERAÇÕES POSTERIORES, E DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS (COVID-19) DE QUE TRATA A LEI FEDERAL 13.979, DE 6 DE FEVEREIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/051-2020_ced._especial_smaict.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/051-2020_ced._especial_smaict.doc</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/052-2020_-_contrat._emergencial_prof._portugues_-_historia_agosto_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/052-2020_-_contrat._emergencial_prof._portugues_-_historia_agosto_2020.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO E PARA ATENDIMENTO DE SITUAÇÃO EMERGENCIAL, 01 (UM) PROFESSOR DE LÍNGUA PORTUGUESA – 25H SEMANAIS E 01 (UM) PROFESSOR DE HISTÓRIA – 25H SEMANAIS PARA A REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/053-2020_-_pl_ldo-2021.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/053-2020_-_pl_ldo-2021.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021.”</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/054-2020_ced._especial_smecd.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/054-2020_ced._especial_smecd.doc</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/055-2020_-_subvencao_apae_sala_-_copia.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/055-2020_-_subvencao_apae_sala_-_copia.odt</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/056-2020_ruas_loteamento_blumenberg_ii.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/056-2020_ruas_loteamento_blumenberg_ii.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS/RS.”</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/057-2020_autoriza_renovacao_contrato_servicos_gerais_ubs_travessao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/057-2020_autoriza_renovacao_contrato_servicos_gerais_ubs_travessao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATO TEMPORÁRIO DE 01 (UM) AUXILIAR DE SERVIÇOS GERAIS PARA A REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/058.2020_-_concessao_de_uso_grupo_idosos_felizes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/058.2020_-_concessao_de_uso_grupo_idosos_felizes.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A RENOVAÇÃO DA CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/059-2020_-_subvencao_liga_2020_rec._devol._camara.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/059-2020_-_subvencao_liga_2020_rec._devol._camara.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO A LIGA FEMININA DE COMBATE AO CÂNCER DE DOIS IRMÃOS, ENTIDADE DA SOCIEDADE CIVIL SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/060-2020_-_subvencao_consepro.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/060-2020_-_subvencao_consepro.odt</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO AO CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DO MUNICÍPIO DE DOIS IRMÃOS - CONSEPRO, ENTIDADE DA SOCIEDADE CIVIL SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/061-2020_-_loa_2021.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/061-2020_-_loa_2021.odt</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DOIS IRMÃOS PARA O EXERCÍCIO FINANCEIRO DE 2021.”</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/062-2020_reajuste_taxas-imposto_municipais_2021.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/062-2020_reajuste_taxas-imposto_municipais_2021.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CORRIGIR OS CRÉDITOS DE ORIGEM TRIBUTÁRIA OU NÃO TRIBUTÁRIA, EM PERCENTUAL QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/063-2020_pl_sepultamentos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/063-2020_pl_sepultamentos.doc</t>
   </si>
   <si>
     <t>“REGULAMENTA O USO DOS CEMITÉRIOS MUNICIPAIS, ESTABELECE PREÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/064-2020_contrat._emerg._tecnico_enfermagem.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/064-2020_contrat._emerg._tecnico_enfermagem.doc</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/065-2020_ced._especial_smaict_doce_de_cidade-_fest_feira.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/065-2020_ced._especial_smaict_doce_de_cidade-_fest_feira.doc</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/066-2020_-_subvencao_associacao_animais_6.59235.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/066-2020_-_subvencao_associacao_animais_6.59235.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O REPASSE DE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO AMIGOS DOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/067-2020_autoriza_renovacao_contratos_saude.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/067-2020_autoriza_renovacao_contratos_saude.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATO TEMPORÁRIO DE 01 (UM) FISCAL SANITÁRIO, 01 (UM) ENFERMEIRO E 01 (UM) AUXILIAR DE SERVIÇOS GERAIS PARA A REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/068-2019_concessao_corsan_bairro_portal_da_serra.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/068-2019_concessao_corsan_bairro_portal_da_serra.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DE BEM PÚBLICO MUNICIPAL PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO (CORSAN) E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/069-2020_subvencao_social_-_2021.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/069-2020_subvencao_social_-_2021.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/070-2020_-_projeto_de_lei___-_autoriza_aprovacao_de__projeto_arquitetonico_do_grupo_herval.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/070-2020_-_projeto_de_lei___-_autoriza_aprovacao_de__projeto_arquitetonico_do_grupo_herval.doc</t>
   </si>
   <si>
     <t>“AUTORIZA APROVAÇÃO DE PROJETO ARQUITETÔNICO DIFERENCIADO NOS MOLDES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3472/pll_01_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3472/pll_01_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua Um do Loteamento Residencial do Lago II, no Bairro Bela Vista, para Rua do Lago, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3515/pll_02_2020_reajuste_servidores_da_camara.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3515/pll_02_2020_reajuste_servidores_da_camara.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, da remuneração dos servidores públicos da Câmara de Vereadores de Dois Irmãos, ativos e inativos, bem como autoriza a concessão de aumento para esses servidores.”</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3516/pll_03_2020_vale_alimentacao_servidores_camara.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3516/pll_03_2020_vale_alimentacao_servidores_camara.doc</t>
   </si>
   <si>
     <t>“Altera o art. 3° da lei n° 2.873/2010, de 25 de maio de 2010, que institui o benefício de vale-alimentação para os servidores da Câmara de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3517/pll_04_2020_bolsa_estagiarios.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3517/pll_04_2020_bolsa_estagiarios.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual bem como autoriza a concessão de aumento da bolsa-auxílio concedida aos estudantes estagiários da Câmara Municipal de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3518/pll_05_2020_subsidio_vereadores.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3518/pll_05_2020_subsidio_vereadores.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios dos Vereadores do município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3519/pll_06_2020_subsidio_prefeito_e_vice.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3519/pll_06_2020_subsidio_prefeito_e_vice.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios do Prefeito e Vice-Prefeito do município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/pll_07_2020_subsidio_secretarios.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/pll_07_2020_subsidio_secretarios.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual dos subsídios dos Secretários Municipais”</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/pll_08_2020_alteracao_lei_fg_ouvidoria_camara.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/pll_08_2020_alteracao_lei_fg_ouvidoria_camara.doc</t>
   </si>
   <si>
     <t>“Altera a redação do art. 17, § 1º da Lei Municipal nº 4.713, de 02 de julho de 2019 que “Dispõe sobre os procedimentos para a participação, a proteção e a defesa dos direitos do usuário de serviços públicos da Câmara de Vereadores de Dois Irmãos/RS, de que trata a Lei nº 13.460, de 26 de junho de 2017, e institui a Ouvidoria do Poder Legislativo”.”</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3571/pll_09_2020_fixa_subsidio_prefeito_e_vice_2021-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3571/pll_09_2020_fixa_subsidio_prefeito_e_vice_2021-2024.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito Municipal para o quadriênio 2021/2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3572/pll_10_2020_fixa_subsidio_secretarios_2021-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3572/pll_10_2020_fixa_subsidio_secretarios_2021-2024.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios dos Secretários Municipais para o quadriênio 2021/2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3573/pll_11_2020_fixa_subsidio_vereadores_2021-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3573/pll_11_2020_fixa_subsidio_vereadores_2021-2024.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios dos Vereadores para o quadriênio 2021/2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3584/pll_12_2020_autoriza_hortas_comunitarias.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3584/pll_12_2020_autoriza_hortas_comunitarias.doc</t>
   </si>
   <si>
     <t>“Autoriza o Município de Dois Irmãos a instituir o Programa de Incentivo à Implantação de Hortas Comunitárias e Compostagem.”</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/pll_13_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/pll_13_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação do Caminho de Pedestres 25, localizado no Bairro São João, para Rua João Maria Moreira, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/pll_14_2020_proibe_aglomeracoes.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/pll_14_2020_proibe_aglomeracoes.doc</t>
   </si>
   <si>
     <t>“Proíbe aglomerações de pessoas em locais públicos no Município de Dois Irmãos”</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/pll_15_2020_altera_nome_de_rua.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/pll_15_2020_altera_nome_de_rua.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 4, localizada no União, para Rua Edgar Trierweiler, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/pll_16_2020_altera_nome_de_rua.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/pll_16_2020_altera_nome_de_rua.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 5, localizada no União, para Rua Roberto Edgar Trierweiler, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/pll_17_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/pll_17_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 1, localizada no Bairro Bela Vista, para Rua Catharina Wendling, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/pll_18_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/pll_18_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 1, localizada nos Loteamentos Residencial da Montanha e Jardim União, para Rua Affonso Olbermann, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/pll_19_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/pll_19_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 1, localizada no Loteamento Jardim do Parque, para Rua José Affonso Wingert, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/pll_20_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/pll_20_2020.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua nº 2583, localizada no Loteamento Jardim do Parque com o Bairro 7 de Setembro, para Rua Carlos Lauro Wingert, em toda a sua extensão.”</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3495/01_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3495/01_2020.doc</t>
   </si>
   <si>
     <t>“Autoriza viagem de vereador para Brasília (DF).”</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3499/02_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3499/02_2020.doc</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3570/03_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3570/03_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento de diárias no âmbito da Câmara Municipal de Vereadores de Dois Irmãos/RS, e dá outras providências.”</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/04_2019.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/04_2019.doc</t>
   </si>
   <si>
     <t>“Prorroga o prazo de funcionamento da Comissão Parlamentar de Inquérito instituída pela Resolução nº 01, de 19 de fevereiro de 2020.”</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/05_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/05_2020.doc</t>
   </si>
   <si>
     <t>“Aprova o Relatório da Comissão Parlamentar de Inquérito criada pela Resolução nº 01/2020.”</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/06_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/06_2020.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 07/2013 que “Institui o relógio de ponto e regulamenta o controle de frequência dos servidores e estagiários do Poder Legislativo Municipal.”"</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3473/requerimento_no._001.2020_-_voto_de_congratulacoes_sr._jardel_kunz_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3473/requerimento_no._001.2020_-_voto_de_congratulacoes_sr._jardel_kunz_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Técnico de Enfermagem Sr. Jardel André Kunz, pelos 10 anos de serviço público prestados ao Município de Dois Irmãos, na área da saúde.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3476/requerimento_no._002.2020_-_infos_correios_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3476/requerimento_no._002.2020_-_infos_correios_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja encaminhado ofício a Empresa Brasileira de Correios e Telégrafos situada da cidade de Dois Irmãos, para que o mesmo informe à Câmara de Vereadores quais os reais motivos pelos quais os Correios não realizam entrega de correspondências em algumas determinadas ruas do Loteamento do Lago II?</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>Joracir Filipin, Paulino Adalberto Renz, Sérgio Luiz Fink</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3477/requerimento_003_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3477/requerimento_003_2020.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm requerer que, após tramitação regimental, seja criada Comissão Parlamentar de Inquérito (CPI), com prazo inicial de 120 dias, nos termos do art. 47 e seguintes do Regimento Interno, com o propósito de investigar possíveis irregularidades na execução do capeamento asfáltico em CBUQ sobre pedra regular e irregular de basalto, realizado nas Ruas 10 de Setembro e Av. 25 de Julho, no município de Dois Irmãos/RS, com recursos provenientes do PIMES – BADESUL/RS, conforme disposições contidas no Edital de Concorrência Pública nº 007/2015 e no Contrato de Empreitada nº 244/2015, e, caso confirmadas, apontar a responsabilidade quanto às mesmas, respeitado o direito constitucional de defesa._x000D_
 _x000D_
 As possíveis irregularidades estão amparadas no laudo técnico em anexo, elaborado pelo Engenheiro Civil e de Segurança do Trabalho Flávio Roberto Tarragô Koetz, CREA/RS 9089-D, datado de 06 de dezembro de 2019, cujo teor encontra-se em anexo.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3480/requerimento_no._004.2020_-_licenca_carga_vereador_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3480/requerimento_no._004.2020_-_licenca_carga_vereador_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereador entre os dias 19 a 26 de fevereiro de 2020, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3483/requerimento_no._005.2020_-_area_verde_travessao_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3483/requerimento_no._005.2020_-_area_verde_travessao_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>- Que seja encaminhado ao Poder Executivo Municipal, para que o mesmo informe à Câmara de Vereadores o que segue: Com relação ao desmatamento da área verde de preservação ambiental situada na Rua Pedro Hansen, nº. 538, no Bairro Travessão, árvores de bambuzais e árvores nativas, está tudo devidamente legalizado? Que seja remetida licença ambiental juntamente com o laudo técnico de perfuração de poço, assim como demais documentos legais para a execução.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3486/requerimento_no._006.2020_-_infos_pmdi_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3486/requerimento_no._006.2020_-_infos_pmdi_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja remetida relação de todos os cargos existentes, bem como o número de vagas disponíveis, número de vagas ocupadas e salário de cada cargo, atualizado até dezembro de 2019.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3487/requerimento_no._007.2020_-_infos_pmdi_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3487/requerimento_no._007.2020_-_infos_pmdi_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>- Que seja remetida relação por secretaria e departamento, do primeiro e segundo escalão de todos os servidores “CCs – Cargos de Confiança”, discriminado por nome, setor, bem como o salário de cada servidor, atualizado até dezembro de 2019.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3489/requerimento_008_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3489/requerimento_008_2020.doc</t>
   </si>
   <si>
     <t>Seja criada Comissão Especial com o objetivo de acompanhar a perícia técnica contratada pelo Município de Dois Irmãos para aferição de eventuais inconsistências nas obras realizadas e objeto dos contratos administrativos 244 e 245, ambos de 2015, devendo ainda ser oficiado o Município para que informe a data a partir da qual iniciarão os trabalhos de campo da empresa responsável pela perícia.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3491/requerimento_009_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3491/requerimento_009_2020.doc</t>
   </si>
   <si>
     <t>Seja convidada a Diretoria da Associação dos Amigos dos Animais de Dois Irmãos para comparecer à Câmara de Vereadores, em data a ser agendada, sugerindo o dia 09 de março de 2020, com a finalidade de prestar contas e esclarecimentos quanto ao uso do recurso público proveniente do Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3492/requerimento_010_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3492/requerimento_010_2020.doc</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem requerer que, após tramitação regimental, seja proposto Projeto de Resolução com o objetivo de autorizar viagem para Brasília (DF) no período compreendido entre 03 de março a 06 de março de 2020, com o objetivo buscar recursos, através do Fundo de Participação do Município, para o Município de Dois Irmãos, em especial para o capeamento asfáltico de diversas ruas da cidade, aquisição de veículo e outros recursos para a Secretaria Municipal de Saúde, conforme solicitações entregues anteriormente à Deputados Federais, cujas cópias seguem em anexo.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3497/requerimento_011_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3497/requerimento_011_2020.doc</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem requerer que, após tramitação regimental, seja proposto Projeto de Resolução com o objetivo de autorizar viagem para Brasília (DF) no período compreendido entre 10 de março a 12 de março de 2020, com o objetivo buscar recursos para a Secretaria Municipal de Saúde, conforme solicitações que serão entregues à Deputados Federais, cujas cópias seguem em anexo.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3506/requerimento_no._012.2020_-_voto_de_congratulacoes_sr._hospital_sao_jose_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3506/requerimento_no._012.2020_-_voto_de_congratulacoes_sr._hospital_sao_jose_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Hospital São José de Dois Irmãos, pelos 80 anos comemorados no dia 09 de março.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3508/requerimento_no._013.2020_-_aditivos_pmdi_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3508/requerimento_no._013.2020_-_aditivos_pmdi_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo Municipal, para que o mesmo envie à Câmara de Vereadores o que segue: Que seja disponibilizado os arquivos contendo os contratos de todas as obras realizadas pelo Município, a contar do ano de 2016, até a presente data.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3510/requerimento_013_2020_-_licenca_leo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3510/requerimento_013_2020_-_licenca_leo.doc</t>
   </si>
   <si>
     <t>Comunicação de licença por motivo de saúde do Vereador e Presidente Léo Büttenbender.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/requerimento_015_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/requerimento_015_2020.doc</t>
   </si>
   <si>
     <t>Que seja oficiada a Associação dos Amigos dos Animais para que remeta a prestação de contas do ano de 2019 com informações acerca de toda a receita e a despesa, nos termos em que disposto na Lei Municipal nº 4.406/2017.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/requerimento_no._016.2020_-_voto_de_pesar_inacio_rudi_steffens_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/requerimento_no._016.2020_-_voto_de_pesar_inacio_rudi_steffens_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Inácio Rudi Steffens, falecido no dia 10 de março de 2020, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/requerimento_no._017.2020_-_voto_de_pesar_paulo_willy_ellwanger_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/requerimento_no._017.2020_-_voto_de_pesar_paulo_willy_ellwanger_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Willy Ellwanger, falecido no dia 16 de março de 2020, aos 78 anos de idade.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/requerimento_no._018.2020_-_solicita_doc_da_assoc._dos_animais_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/requerimento_no._018.2020_-_solicita_doc_da_assoc._dos_animais_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para que o mesmo remeta cópia da solicitação de recursos para o exercício de 2020 da Associação dos Amigos dos Animais, assim como cópia de suas despesas e plano de aplicação.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no._019.2020_-_voto_de_congratulacoes_cervejaria_assoc._vol._do_hospital_e_assist._social_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no._019.2020_-_voto_de_congratulacoes_cervejaria_assoc._vol._do_hospital_e_assist._social_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES à Cervejaria Hunsrück, à Associação dos Voluntários do Hospital São José, bem como ao Departamento de Assistência Social de Dois Irmãos, pela campanha realizada nos dias 23, 24 e 25/04/2020, que arrecadou cerca de 8,2 toneladas de alimentos.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_no._020.2020_-_processo_licitatorio_nova_emergencia_pmdi_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_no._020.2020_-_processo_licitatorio_nova_emergencia_pmdi_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo Municipal, para que o mesmo envie à Câmara de Vereadores o que segue: Cópia do contrato, do processo licitatório e os respectivos aditivos da obra da nova Emergência 24 Horas.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/requerimento_no._021.2020_-_convite_oi_e_rge_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/requerimento_no._021.2020_-_convite_oi_e_rge_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>Que seja CONVIDADA a Empresa de Telefonia OI e a Rio Grande Energia – RGE, para prestar esclarecimentos acerca dos postes danificados e a manutenção no Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/requerimento_no._022.2020_-_voto_de_pesar_ivan_carlos_weber_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/requerimento_no._022.2020_-_voto_de_pesar_ivan_carlos_weber_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Ivan Carlos Weber, falecido no dia 14 de maio de 2020, aos 63 anos de idade.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3574/requerimento_no._023.2020_-_voto_de_pesar_acirio_fink_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3574/requerimento_no._023.2020_-_voto_de_pesar_acirio_fink_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Acirio Fink, falecido no dia 14 de maio de 2020, aos 77 anos de idade.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3579/requerimento_no._024.2020_-_voto_de_congratulacoes_escola_imaculada_conceicao_-_ver._paulo_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3579/requerimento_no._024.2020_-_voto_de_congratulacoes_escola_imaculada_conceicao_-_ver._paulo_gehrke.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Colégio Imaculada Conceição, pelos 120 anos de fundação comemorados em 04 de junho.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_no._025.2020_-_contrato_nova_emergencia_pmdi_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_no._025.2020_-_contrato_nova_emergencia_pmdi_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo Municipal, para que o mesmo envie à Câmara de Vereadores o que segue: Cópia do contrato firmado entre o Município de Dois Irmãos e o Badesul (POE/PIMES BADESUL nº. 010/2018).</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/requerimento_no._026.2020_-_voto_de_pesar_hardy_iria_wendling_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/requerimento_no._026.2020_-_voto_de_pesar_hardy_iria_wendling_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Hardy Iria Wendling, falecida no dia 31 de maio de 2020, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_027_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_027_2020.doc</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal para remeter o laudo técnico da perfuração do poço artesiano na Rua Pedro Hansen, ao lado do nº 539, no bairro Travessão.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_no._028.2020_-_voto_de_congratulacoes_jornal_o_diario_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_no._028.2020_-_voto_de_congratulacoes_jornal_o_diario_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Jornal O Diário, pelo alcance de 5.000 edições no dia 19 de junho de 2020.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_no._029.2020_-_voto_de_congratulacoes_samu_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_no._029.2020_-_voto_de_congratulacoes_samu_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Serviço de Atendimento Móvel de Urgência - SAMU de Dois Irmãos, pela passagem dos 9 anos, comemorados no último dia 21 de junho.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/requerimento_no._030.2020_-_voto_de_pesar_julieta_holler_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/requerimento_no._030.2020_-_voto_de_pesar_julieta_holler_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Julieta Holler, falecida no dia 16 de junho de 2020, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_no._031.2020_-_voto_de_pesar_lydia_morschel_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_no._031.2020_-_voto_de_pesar_lydia_morschel_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Lydia Morschel, falecida no dia 02 de julho de 2020, aos 80 anos de idade.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_no._032.2020_-_voto_de_pesar_maurilia_melo_rolim_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_no._032.2020_-_voto_de_pesar_maurilia_melo_rolim_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maurília Melo Rolim, falecida no dia 04 de julho de 2020, aos 87 anos de idade.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3626/requerimento_no._033.2020_-_voto_de_pesar_arsenio_zimmermann_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3626/requerimento_no._033.2020_-_voto_de_pesar_arsenio_zimmermann_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Arsenio Zimmermann, falecido no dia 02 de julho de 2020, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/requerimento_no._034.2020_-_voto_de_pesar_roza_antonia_da_silva_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/requerimento_no._034.2020_-_voto_de_pesar_roza_antonia_da_silva_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Roza Antônia da Silva, falecida no dia 18 de julho de 2020, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/requerimento_no._035.2020_-_voto_de_pesar_adel_kreuz_eich_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/requerimento_no._035.2020_-_voto_de_pesar_adel_kreuz_eich_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Adel Kreuz Eich, falecido no dia 04 de julho de 2020, aos 46 anos de idade.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_no._036.2020_-_conta_ibsaude_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_no._036.2020_-_conta_ibsaude_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o IBSaúde, para que o mesmo encaminhe cópia do extrato bancário e eventuais notas/detalhamento das despesas, referente a conta em que foi realizado depósito do recurso de R$ 1.974.000,00, destinado ao projeto do novo bloco cirúrgico do Hospital São José.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_037_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_037_2020.doc</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal para remeter cópia de todos os requerimentos, pareceres técnicos e justificativas para os aditivos ao Contrato de Empreitada nº 114/2018 relativo à Concorrência nº 002/2018.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/requerimento_no._038.2020_-_emendas_deputados_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/requerimento_no._038.2020_-_emendas_deputados_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para que remeta à Câmara de Vereadores a relação das emendas conquistadas pelos partidos do PP, Partido Novo, MDB, PDT, PT, PSB, bem como PSD, desde 2009, até a presente data.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no._039.2020_-_corsan_pocos_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no._039.2020_-_corsan_pocos_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>Que seja oficiada a Companhia Riograndense de Saneamento – CORSAN, para que informe à Câmara de Vereadores quando os poços localizados na Avenida Sapiranga e Bairro Bela Vista serão colocados em funcionamento.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_040_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_040_2020.doc</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal para remeter o plano de aplicação dos recursos oriundos da Lei Aldir Blanc a que se refere o Projeto de Lei nº 54/2020 que está em tramitação na Câmara de Vereadores, e informar como serão selecionados os beneficiários._x000D_
 _x000D_
 Da mesma forma, requer seja convidada a Chefe do Departamento de Cultura, Thaís Backes, a comparecer à Câmara de Vereadores no dia 14 de setembro de 2020, às 18:30 horas, para dar esclarecimentos quanto ao recurso antes mencionado.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_no._041.2020_-_voto_de_pesar_laurindo_julien_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_no._041.2020_-_voto_de_pesar_laurindo_julien_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Laurindo Julien, falecido no dia 01 de setembro de 2020, aos 76 anos de idade.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_042_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_042_2020.doc</t>
   </si>
   <si>
     <t>Seja oficiado o IB Saúde convidando seu representante para comparecer à Câmara de Vereadores no dia 21 de setembro de 2020, às 18:30 horas, para dar esclarecimentos quanto à utilização do recurso proveniente da Emenda Parlamentar do Deputado Federal Marcel Van Hatten no valor de R$ 1.874.000,00 mais o aporte de R$ 100.000,00 oriundo dos Municípios de Morro Reuter e Santa Maria do Herval.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_no._043.2020_-_conselhos_municipais_-_ver._joracir_filipin.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_no._043.2020_-_conselhos_municipais_-_ver._joracir_filipin.doc</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal, para que o mesmo informe quantos Conselhos Municipais existem ativamente no município, bem como discrimine todos os representantes dos respectivos conselhos.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_no._044.2020_-_voto_de_pesar_nilo_hergesell_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_no._044.2020_-_voto_de_pesar_nilo_hergesell_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Nilo Hergesell, falecido no dia 14 de setembro de 2020, aos 83 anos de idade.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3681/requerimento_no._045.2020_-_voto_de_pesar_oscar_feiten_-_ver._paulo_cezar_gehrke.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3681/requerimento_no._045.2020_-_voto_de_pesar_oscar_feiten_-_ver._paulo_cezar_gehrke.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Oscar Feiten, falecido no dia 16 de setembro de 2020, aos 83 anos de idade.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/requerimento_no._046.2020_-_voto_de_pesar_isidoro_weschenfelder_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/requerimento_no._046.2020_-_voto_de_pesar_isidoro_weschenfelder_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Isidoro Weschenfelder, falecido no dia 16 de setembro de 2020, aos 63 anos de idade.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/requerimento_no._047.2020_-_voto_de_pesar_inacio_zimmer_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/requerimento_no._047.2020_-_voto_de_pesar_inacio_zimmer_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Inácio Zimmer, falecido no dia 28 de setembro de 2020, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/requerimento_no._048.2020_-_voto_de_pesar_matteo_wingert_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/requerimento_no._048.2020_-_voto_de_pesar_matteo_wingert_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Matteo Wingert, falecido no dia 16 de outubro de 2020, com 1 ano de idade.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/requerimento_no._049.2020_-_voto_de_congratulacoes_aaphecdi_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/requerimento_no._049.2020_-_voto_de_congratulacoes_aaphecdi_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES à Associação de Amigos do Patrimônio Histórico e Cultural de Dois Irmãos, pelos 25 anos comemorados no dia 17 de outubro de 2020.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_no._050.2020_-_voto_de_pesar_anselmo_rossa_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_no._050.2020_-_voto_de_pesar_anselmo_rossa_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Anselmo Rossa, falecido no dia 12 de outubro de 2020, aos 82 anos de idade.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_no._051.2020_-_voto_de_pesar_adelcio_haubert_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_no._051.2020_-_voto_de_pesar_adelcio_haubert_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Adelcio Haubert, falecido no dia 26 de outubro de 2020, aos 65 anos de idade.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_no._052.2020_-_voto_de_pesar_ernani_egon_schneider_-_ver._elony_edgar_nyland.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_no._052.2020_-_voto_de_pesar_ernani_egon_schneider_-_ver._elony_edgar_nyland.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Ernani Egon Schneider, falecido no dia 22 de outubro de 2020, aos 65 anos de idade.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_no._053.2020_-_voto_de_pesar_francisco_schmitt_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_no._053.2020_-_voto_de_pesar_francisco_schmitt_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Francisco Schmitt, falecido no dia 22 de outubro de 2020, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_no._054.2020_-_voto_de_pesar_paulo_klauck_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_no._054.2020_-_voto_de_pesar_paulo_klauck_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Klauck, falecido no dia 1º de novembro de 2020, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_no._055.2020_-_voto_de_pesar_renia_feltes_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_no._055.2020_-_voto_de_pesar_renia_feltes_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Renia Feltes, falecida no dia 28 de outubro de 2020, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_056_2020.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_056_2020.doc</t>
   </si>
   <si>
     <t>Sejam feitas publicações em veículos de comunicação por parte da Câmara de Vereadores repondo a verdade com relação aos fatos noticiados em debate na Rádio ABC pelo candidato à prefeito Joracir Filipin (PT), além de manifestação em rede social por parte do médico Jorge Alberto Pires Pereira, no tocante à CPI do ISEV.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_no._057.2020_-_voto_de_pesar_claudio_theobaldo_morschel_-_ver._paulo_quadri.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_no._057.2020_-_voto_de_pesar_claudio_theobaldo_morschel_-_ver._paulo_quadri.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Claudio Theobaldo Morschel, falecido no dia 05 de novembro de 2020, aos 83 anos de idade.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/requerimento_no._058.2020_-_voto_de_pesar_guerino_becker_-_ver._eliane_becker.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/requerimento_no._058.2020_-_voto_de_pesar_guerino_becker_-_ver._eliane_becker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Guerino Becker, falecido no dia 08 de novembro de 2020, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/requerimento_no._059.2020_-_voto_de_pesar_anacleto_da_silva_-_ver._leo_buttenbender.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/requerimento_no._059.2020_-_voto_de_pesar_anacleto_da_silva_-_ver._leo_buttenbender.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Anacleto da Silva, falecido no dia 27 de novembro de 2020, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/razoes_de_veto_ao_projeto_de_lei_35-2020.pdf</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/razoes_de_veto_ao_projeto_de_lei_35-2020.pdf</t>
   </si>
   <si>
     <t>Razões de Veto ao PL 35/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3325,67 +3325,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/anteprojeto_de_lei_01_2020.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3465/indicacao_01.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no._002.2020_-_ver.__celina_teixeira_christovao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/indicacao_03_2020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_04_2020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/indicacao_no._005.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/indicacao_06_2020.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/indicacao_no._007.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/indicacao_08_2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/indicacao_09_2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/indicacao_10_2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/indicacao_no._011.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_no._012.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_no._013.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3580/indicacao_no._014.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3583/indicacao_no._015.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/indicacao_16_2020.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_17_2020.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/indicacao_no._018.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_19_2020.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/indicacao_20_2020.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/indicacao_21_2020.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no._022.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/indicacao_no._023.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/indicacao_24_2020.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/indicacao_no._025.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/indicacao_26_2020.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/indicacao_no._027.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/indicacao_no._028.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/indicacao_no._029.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_no._030.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/mocao_no._001._2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/mocao_no._002._2020_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/mocao_de_apelo_no_03_2020.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/mocao_de_apoio_no_04_2020.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3488/pedido_de_informacoes_no._001.2020_-_joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3490/pedido_de_informacoes_no._002.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3503/pedido_de_informacoes_no._003.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/pedido_de_informacao_4_2020.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/pedido_de_informacoes_no._005.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3578/pedido_de_informacao_6_2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pedido_de_informacao_7_2020.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/pedido_de_informacao_8_2020.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/pedido_de_informacoes_no._009.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/pedido_de_informacao_10_2020.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/pedido_de_informacoes_no._011.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/pedido_de_informacoes_no._012.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/pedido_de_informacoes_no._013.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3456/ped._providencias_no._001.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3457/ped._providencias_no._002.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3461/ped._providencias_no._003.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3462/ped._providencias_no._004.2020_-_ver._paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3463/ped._providencias_no._005.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3464/ped._providencias_no._006.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3466/pedido_de_providencia_7.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3474/ped._providencias_no._008.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3475/ped._providencias_no._009.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3478/ped._providencias_no._010.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3479/ped._providencias_no._011.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3484/ped._providencias_no._012.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3485/ped._providencias_no._013.2020_-_ver._paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3493/ped._providencias_no._014.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3494/ped._providencias_no._015.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3498/ped._providencias_no._016.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3500/ped._providencias_no._017.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3501/pedido_de_providencia_18_2020.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3502/ped._providencias_no._019.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3504/ped._providencias_no._020.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3505/ped._providencias_no._021.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3507/ped._providencias_no._022.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/ped._providencias_no._023.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/ped._providencias_no._024.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/ped._providencias_no._025.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/ped._providencias_no._026.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/ped._providencias_no._027.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/ped._providencias_no._028.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/ped._providencias_no._029.2020_-_ver.__elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/ped._providencias_no._030.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/ped._providencias_no._031.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/ped._providencias_no._032.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/pedido_de_providencia_33_2020.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/ped._providencias_no._034.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3592/ped._providencias_no._035.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/ped._providencias_no._036.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/ped._providencias_no._037.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/ped._providencias_no._038.2020_-_ver.__elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/ped._providencias_no._039.2020_-_ver._paulino_adalberto_renz.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/ped._providencias_no._040.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/ped._providencias_no._041.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/ped._providencias_no._042.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/ped._providencias_no._043.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/pedido_de_providencia_442020.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/ped._providencias_no._045.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/ped._providencias_no._046.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/ped._providencias_no._047.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/ped._providencias_no._048.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/ped._providencias_no._049.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pedido_de_providencia_50_2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/pedido_de_providencia_51_2020.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/pedido_de_providencia_52_2020.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/ped._providencias_no._053.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/ped._providencias_no._054.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/ped._providencias_no._055.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/pedido_de_providencia_56_2020.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/pedido_de_providencia_57_2020.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/ped._providencias_no._058.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/ped._providencias_no._059.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/ped._providencias_no._060.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/ped._providencias_no._061.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/ped._providencias_no._062.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/ped._providencias_no._063.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/ped._providencias_no._064.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ped._providencias_no._065.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ped._providencias_no._066.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ped._providencias_no._067.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ped._providencias_no._068.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/ped._providencias_no._069.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/ped._providencias_no._070.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/ped._providencias_no._071.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/ped._providencias_no._072.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/ped._providencias_no._073.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/ped._providencias_no._074.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/ped._providencias_no._075.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/ped._providencias_no._076.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/ped._providencias_no._077.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/pedido_de_providencia_78_2020.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/pedido_de_providencia_79_2020.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3481/pdl_01_2020.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/pdl_02_2020.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/pdl_03_2020.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/pdl_04_2020.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3453/001-2020_-_contrat._emergencial_professores_2020.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3454/002-2020_-_alteracao_lei_4771_-_saude.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3455/003-2020_contrat._emerg._saude_enfermeira.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3458/004.2020_-_convenio_prosinos_2020.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3459/005.2020_-_altera_lei_4772-2019_subvencao_ass._animais.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3460/006.2020_-__programa_de_autonomia_financiera_das_escolas.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3467/007-2020_-_contrat._emergencial_professora_matematica.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3468/008-2020_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3469/009-2020_autoriza_crontratacoes_saude_medicos__tecnicos.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3470/010-2020_-_subvencao_apae_sala.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3471/011-2020_subvencao_cpd_banda_escolar.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3482/012-2020_autoriza_crontratacao-renovacao_professores.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3509/013-2020_autoriza_contratacao_professores_-_serventes.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3511/014-2020_reajuste_servidores_2020.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3512/015-2020_reajuste_vale_alim-refeicao_2020.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3513/016-2020_reajuste_bolsa_auxilio_estag._2020.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3514/017.2020_-_reajuste_empregados_publicos_2020.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/018.2020_-_contrat._emergencia_enfermeira_endemia_conavid19.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/019-2020_ced._especial_alicotas.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/020-_2020_alteracao_alicotas_ec_103-2019.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/021-2020_-_declara_de_utilidade_publica_associacao_voluntarios_hosp._sao_jose.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/022-2020_prorrogacao_prazos_pagt._iss.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/023-2020_-_altera_disp._lei_26999_coordenadoria_defesa_civil.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/024.2020_-_contratacao_emergencial_fiscal_ambiental.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/025-2020_-_altera_disp._lei_1671-1999_licencas.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/026-2020_-_subvencao_fadi_complementacao.odt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/027-2020_ced._especial_smph_devolucao.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/028-2020_-_subvencao_fadi_nova_complementacao.odt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/029-2020_-_cria_cargos_2020.odt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3575/030-2020_ced._especiais_diversos_maio-2020.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3576/031-2020_revogacao_lei_4.042-2017.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3581/032-2020_institui_educacao_fiscal.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3582/033-2020_atividades_economicas.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3585/034-2020_-_alteracao_lei_400-1978_art._107.odt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3586/035-2020_institui_prog._emergencial_empresas_covid19_-_vesao_sm_enviado.odt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3587/036-2020_ced._especial_incentivo_empresas.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3594/037-2020_ced._especial_61852_planejamento_e_habitacao.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3595/038-2020_ced._especial_50.000_industria_e_comercio.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3596/039-2020_institui_prog._emergencial_empresas_covid19_-_ementa_atualizada-1.odt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/040-2020_calculo_atuarial_2020_recomposicao_passivo.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/041-2020_altera_lei_4826_prog._emerg._empresas.odt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/042-2020_autoriza_renovacao_contratos_saude.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/043-2020_autoriza_renovacao_contrato_fiscal_sanitario.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/044-2020_altera_lei_4821_liberdade_economica.odt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/045-2020_ceditos_especiais_planejamento_urbano.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/046-2020_autoriza_subsidio_tranporte_publico_coletivo.odt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/047-2020_autoriza_venda_lotes_industriais.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/pl_048-2020_projeto_de_lei_altera_a_lei_3.400_-_conselho_do_idoso_ildoni_ferreira_4_2.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/049-2020_ced._especial_smsam.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/050-2020_acrescenta_dispositivo_lei_4.826-2020_-_auxilio_com._pandemia.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/051-2020_ced._especial_smaict.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/052-2020_-_contrat._emergencial_prof._portugues_-_historia_agosto_2020.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/053-2020_-_pl_ldo-2021.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/054-2020_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/055-2020_-_subvencao_apae_sala_-_copia.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/056-2020_ruas_loteamento_blumenberg_ii.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/057-2020_autoriza_renovacao_contrato_servicos_gerais_ubs_travessao.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/058.2020_-_concessao_de_uso_grupo_idosos_felizes.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/059-2020_-_subvencao_liga_2020_rec._devol._camara.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/060-2020_-_subvencao_consepro.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/061-2020_-_loa_2021.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/062-2020_reajuste_taxas-imposto_municipais_2021.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/063-2020_pl_sepultamentos.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/064-2020_contrat._emerg._tecnico_enfermagem.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/065-2020_ced._especial_smaict_doce_de_cidade-_fest_feira.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/066-2020_-_subvencao_associacao_animais_6.59235.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/067-2020_autoriza_renovacao_contratos_saude.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/068-2019_concessao_corsan_bairro_portal_da_serra.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/069-2020_subvencao_social_-_2021.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/070-2020_-_projeto_de_lei___-_autoriza_aprovacao_de__projeto_arquitetonico_do_grupo_herval.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3472/pll_01_2020.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3515/pll_02_2020_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3516/pll_03_2020_vale_alimentacao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3517/pll_04_2020_bolsa_estagiarios.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3518/pll_05_2020_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3519/pll_06_2020_subsidio_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/pll_07_2020_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/pll_08_2020_alteracao_lei_fg_ouvidoria_camara.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3571/pll_09_2020_fixa_subsidio_prefeito_e_vice_2021-2024.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3572/pll_10_2020_fixa_subsidio_secretarios_2021-2024.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3573/pll_11_2020_fixa_subsidio_vereadores_2021-2024.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3584/pll_12_2020_autoriza_hortas_comunitarias.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/pll_13_2020.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/pll_14_2020_proibe_aglomeracoes.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/pll_15_2020_altera_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/pll_16_2020_altera_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/pll_17_2020.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/pll_18_2020.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/pll_19_2020.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/pll_20_2020.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3495/01_2020.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3499/02_2020.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3570/03_2020.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/04_2019.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/05_2020.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/06_2020.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3473/requerimento_no._001.2020_-_voto_de_congratulacoes_sr._jardel_kunz_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3476/requerimento_no._002.2020_-_infos_correios_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3477/requerimento_003_2020.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3480/requerimento_no._004.2020_-_licenca_carga_vereador_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3483/requerimento_no._005.2020_-_area_verde_travessao_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3486/requerimento_no._006.2020_-_infos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3487/requerimento_no._007.2020_-_infos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3489/requerimento_008_2020.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3491/requerimento_009_2020.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3492/requerimento_010_2020.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3497/requerimento_011_2020.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3506/requerimento_no._012.2020_-_voto_de_congratulacoes_sr._hospital_sao_jose_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3508/requerimento_no._013.2020_-_aditivos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3510/requerimento_013_2020_-_licenca_leo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/requerimento_015_2020.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/requerimento_no._016.2020_-_voto_de_pesar_inacio_rudi_steffens_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/requerimento_no._017.2020_-_voto_de_pesar_paulo_willy_ellwanger_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/requerimento_no._018.2020_-_solicita_doc_da_assoc._dos_animais_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no._019.2020_-_voto_de_congratulacoes_cervejaria_assoc._vol._do_hospital_e_assist._social_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_no._020.2020_-_processo_licitatorio_nova_emergencia_pmdi_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/requerimento_no._021.2020_-_convite_oi_e_rge_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/requerimento_no._022.2020_-_voto_de_pesar_ivan_carlos_weber_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3574/requerimento_no._023.2020_-_voto_de_pesar_acirio_fink_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3579/requerimento_no._024.2020_-_voto_de_congratulacoes_escola_imaculada_conceicao_-_ver._paulo_gehrke.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_no._025.2020_-_contrato_nova_emergencia_pmdi_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/requerimento_no._026.2020_-_voto_de_pesar_hardy_iria_wendling_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_027_2020.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_no._028.2020_-_voto_de_congratulacoes_jornal_o_diario_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_no._029.2020_-_voto_de_congratulacoes_samu_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/requerimento_no._030.2020_-_voto_de_pesar_julieta_holler_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_no._031.2020_-_voto_de_pesar_lydia_morschel_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_no._032.2020_-_voto_de_pesar_maurilia_melo_rolim_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3626/requerimento_no._033.2020_-_voto_de_pesar_arsenio_zimmermann_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/requerimento_no._034.2020_-_voto_de_pesar_roza_antonia_da_silva_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/requerimento_no._035.2020_-_voto_de_pesar_adel_kreuz_eich_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_no._036.2020_-_conta_ibsaude_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_037_2020.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/requerimento_no._038.2020_-_emendas_deputados_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no._039.2020_-_corsan_pocos_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_040_2020.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_no._041.2020_-_voto_de_pesar_laurindo_julien_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_042_2020.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_no._043.2020_-_conselhos_municipais_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_no._044.2020_-_voto_de_pesar_nilo_hergesell_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3681/requerimento_no._045.2020_-_voto_de_pesar_oscar_feiten_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/requerimento_no._046.2020_-_voto_de_pesar_isidoro_weschenfelder_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/requerimento_no._047.2020_-_voto_de_pesar_inacio_zimmer_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/requerimento_no._048.2020_-_voto_de_pesar_matteo_wingert_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/requerimento_no._049.2020_-_voto_de_congratulacoes_aaphecdi_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_no._050.2020_-_voto_de_pesar_anselmo_rossa_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_no._051.2020_-_voto_de_pesar_adelcio_haubert_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_no._052.2020_-_voto_de_pesar_ernani_egon_schneider_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_no._053.2020_-_voto_de_pesar_francisco_schmitt_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_no._054.2020_-_voto_de_pesar_paulo_klauck_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_no._055.2020_-_voto_de_pesar_renia_feltes_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_056_2020.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_no._057.2020_-_voto_de_pesar_claudio_theobaldo_morschel_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/requerimento_no._058.2020_-_voto_de_pesar_guerino_becker_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/requerimento_no._059.2020_-_voto_de_pesar_anacleto_da_silva_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/razoes_de_veto_ao_projeto_de_lei_35-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/anteprojeto_de_lei_01_2020.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3465/indicacao_01.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no._002.2020_-_ver.__celina_teixeira_christovao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/indicacao_03_2020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_04_2020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/indicacao_no._005.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/indicacao_06_2020.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/indicacao_no._007.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/indicacao_08_2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/indicacao_09_2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/indicacao_10_2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/indicacao_no._011.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3569/indicacao_no._012.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3577/indicacao_no._013.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3580/indicacao_no._014.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3583/indicacao_no._015.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/indicacao_16_2020.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/indicacao_17_2020.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/indicacao_no._018.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/indicacao_19_2020.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/indicacao_20_2020.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/indicacao_21_2020.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no._022.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/indicacao_no._023.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/indicacao_24_2020.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/indicacao_no._025.2020_-_ver._paulo_c._quadri.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/indicacao_26_2020.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/indicacao_no._027.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/indicacao_no._028.2020_-_ver._paulo_c._gehrke.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/indicacao_no._029.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/indicacao_no._030.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/mocao_no._001._2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/mocao_no._002._2020_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/mocao_de_apelo_no_03_2020.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/mocao_de_apoio_no_04_2020.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3488/pedido_de_informacoes_no._001.2020_-_joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3490/pedido_de_informacoes_no._002.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3503/pedido_de_informacoes_no._003.2020_-_ver._sergio_luiz_fink.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/pedido_de_informacao_4_2020.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/pedido_de_informacoes_no._005.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3578/pedido_de_informacao_6_2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pedido_de_informacao_7_2020.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/pedido_de_informacao_8_2020.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/pedido_de_informacoes_no._009.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/pedido_de_informacao_10_2020.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/pedido_de_informacoes_no._011.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/pedido_de_informacoes_no._012.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/pedido_de_informacoes_no._013.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3456/ped._providencias_no._001.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3457/ped._providencias_no._002.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3461/ped._providencias_no._003.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3462/ped._providencias_no._004.2020_-_ver._paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3463/ped._providencias_no._005.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3464/ped._providencias_no._006.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3466/pedido_de_providencia_7.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3474/ped._providencias_no._008.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3475/ped._providencias_no._009.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3478/ped._providencias_no._010.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3479/ped._providencias_no._011.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3484/ped._providencias_no._012.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3485/ped._providencias_no._013.2020_-_ver._paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3493/ped._providencias_no._014.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3494/ped._providencias_no._015.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3498/ped._providencias_no._016.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3500/ped._providencias_no._017.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3501/pedido_de_providencia_18_2020.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3502/ped._providencias_no._019.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3504/ped._providencias_no._020.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3505/ped._providencias_no._021.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3507/ped._providencias_no._022.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/ped._providencias_no._023.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/ped._providencias_no._024.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/ped._providencias_no._025.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/ped._providencias_no._026.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/ped._providencias_no._027.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/ped._providencias_no._028.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/ped._providencias_no._029.2020_-_ver.__elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/ped._providencias_no._030.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/ped._providencias_no._031.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/ped._providencias_no._032.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/pedido_de_providencia_33_2020.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/ped._providencias_no._034.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3592/ped._providencias_no._035.2020_-_ver._paulo_edvino_fritzen.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/ped._providencias_no._036.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/ped._providencias_no._037.2020_-_ver.__joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/ped._providencias_no._038.2020_-_ver.__elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/ped._providencias_no._039.2020_-_ver._paulino_adalberto_renz.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/ped._providencias_no._040.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/ped._providencias_no._041.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/ped._providencias_no._042.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/ped._providencias_no._043.2020_-_ver.__celina_t._christovao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/pedido_de_providencia_442020.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/ped._providencias_no._045.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/ped._providencias_no._046.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/ped._providencias_no._047.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/ped._providencias_no._048.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/ped._providencias_no._049.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pedido_de_providencia_50_2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/pedido_de_providencia_51_2020.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/pedido_de_providencia_52_2020.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/ped._providencias_no._053.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/ped._providencias_no._054.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/ped._providencias_no._055.2020_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/pedido_de_providencia_56_2020.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/pedido_de_providencia_57_2020.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/ped._providencias_no._058.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/ped._providencias_no._059.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/ped._providencias_no._060.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/ped._providencias_no._061.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/ped._providencias_no._062.2020_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/ped._providencias_no._063.2020_-_ver.__eliane_becker.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/ped._providencias_no._064.2020_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ped._providencias_no._065.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ped._providencias_no._066.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ped._providencias_no._067.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ped._providencias_no._068.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/ped._providencias_no._069.2020_-_ver.__paulo_cesar_quadri.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/ped._providencias_no._070.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/ped._providencias_no._071.2020_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/ped._providencias_no._072.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/ped._providencias_no._073.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/ped._providencias_no._074.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/ped._providencias_no._075.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/ped._providencias_no._076.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/ped._providencias_no._077.2020_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/pedido_de_providencia_78_2020.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/pedido_de_providencia_79_2020.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3481/pdl_01_2020.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/pdl_02_2020.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/pdl_03_2020.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/pdl_04_2020.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3453/001-2020_-_contrat._emergencial_professores_2020.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3454/002-2020_-_alteracao_lei_4771_-_saude.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3455/003-2020_contrat._emerg._saude_enfermeira.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3458/004.2020_-_convenio_prosinos_2020.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3459/005.2020_-_altera_lei_4772-2019_subvencao_ass._animais.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3460/006.2020_-__programa_de_autonomia_financiera_das_escolas.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3467/007-2020_-_contrat._emergencial_professora_matematica.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3468/008-2020_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3469/009-2020_autoriza_crontratacoes_saude_medicos__tecnicos.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3470/010-2020_-_subvencao_apae_sala.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3471/011-2020_subvencao_cpd_banda_escolar.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3482/012-2020_autoriza_crontratacao-renovacao_professores.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3509/013-2020_autoriza_contratacao_professores_-_serventes.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3511/014-2020_reajuste_servidores_2020.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3512/015-2020_reajuste_vale_alim-refeicao_2020.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3513/016-2020_reajuste_bolsa_auxilio_estag._2020.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3514/017.2020_-_reajuste_empregados_publicos_2020.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/018.2020_-_contrat._emergencia_enfermeira_endemia_conavid19.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/019-2020_ced._especial_alicotas.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/020-_2020_alteracao_alicotas_ec_103-2019.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/021-2020_-_declara_de_utilidade_publica_associacao_voluntarios_hosp._sao_jose.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/022-2020_prorrogacao_prazos_pagt._iss.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/023-2020_-_altera_disp._lei_26999_coordenadoria_defesa_civil.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/024.2020_-_contratacao_emergencial_fiscal_ambiental.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/025-2020_-_altera_disp._lei_1671-1999_licencas.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/026-2020_-_subvencao_fadi_complementacao.odt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/027-2020_ced._especial_smph_devolucao.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/028-2020_-_subvencao_fadi_nova_complementacao.odt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/029-2020_-_cria_cargos_2020.odt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3575/030-2020_ced._especiais_diversos_maio-2020.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3576/031-2020_revogacao_lei_4.042-2017.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3581/032-2020_institui_educacao_fiscal.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3582/033-2020_atividades_economicas.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3585/034-2020_-_alteracao_lei_400-1978_art._107.odt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3586/035-2020_institui_prog._emergencial_empresas_covid19_-_vesao_sm_enviado.odt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3587/036-2020_ced._especial_incentivo_empresas.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3594/037-2020_ced._especial_61852_planejamento_e_habitacao.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3595/038-2020_ced._especial_50.000_industria_e_comercio.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3596/039-2020_institui_prog._emergencial_empresas_covid19_-_ementa_atualizada-1.odt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/040-2020_calculo_atuarial_2020_recomposicao_passivo.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/041-2020_altera_lei_4826_prog._emerg._empresas.odt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/042-2020_autoriza_renovacao_contratos_saude.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/043-2020_autoriza_renovacao_contrato_fiscal_sanitario.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/044-2020_altera_lei_4821_liberdade_economica.odt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/045-2020_ceditos_especiais_planejamento_urbano.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/046-2020_autoriza_subsidio_tranporte_publico_coletivo.odt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/047-2020_autoriza_venda_lotes_industriais.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/pl_048-2020_projeto_de_lei_altera_a_lei_3.400_-_conselho_do_idoso_ildoni_ferreira_4_2.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/049-2020_ced._especial_smsam.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/050-2020_acrescenta_dispositivo_lei_4.826-2020_-_auxilio_com._pandemia.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/051-2020_ced._especial_smaict.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/052-2020_-_contrat._emergencial_prof._portugues_-_historia_agosto_2020.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/053-2020_-_pl_ldo-2021.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/054-2020_ced._especial_smecd.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/055-2020_-_subvencao_apae_sala_-_copia.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/056-2020_ruas_loteamento_blumenberg_ii.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/057-2020_autoriza_renovacao_contrato_servicos_gerais_ubs_travessao.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/058.2020_-_concessao_de_uso_grupo_idosos_felizes.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/059-2020_-_subvencao_liga_2020_rec._devol._camara.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/060-2020_-_subvencao_consepro.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/061-2020_-_loa_2021.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/062-2020_reajuste_taxas-imposto_municipais_2021.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/063-2020_pl_sepultamentos.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/064-2020_contrat._emerg._tecnico_enfermagem.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/065-2020_ced._especial_smaict_doce_de_cidade-_fest_feira.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/066-2020_-_subvencao_associacao_animais_6.59235.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/067-2020_autoriza_renovacao_contratos_saude.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/068-2019_concessao_corsan_bairro_portal_da_serra.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/069-2020_subvencao_social_-_2021.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/070-2020_-_projeto_de_lei___-_autoriza_aprovacao_de__projeto_arquitetonico_do_grupo_herval.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3472/pll_01_2020.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3515/pll_02_2020_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3516/pll_03_2020_vale_alimentacao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3517/pll_04_2020_bolsa_estagiarios.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3518/pll_05_2020_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3519/pll_06_2020_subsidio_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/pll_07_2020_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/pll_08_2020_alteracao_lei_fg_ouvidoria_camara.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3571/pll_09_2020_fixa_subsidio_prefeito_e_vice_2021-2024.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3572/pll_10_2020_fixa_subsidio_secretarios_2021-2024.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3573/pll_11_2020_fixa_subsidio_vereadores_2021-2024.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3584/pll_12_2020_autoriza_hortas_comunitarias.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/pll_13_2020.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/pll_14_2020_proibe_aglomeracoes.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/pll_15_2020_altera_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/pll_16_2020_altera_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/pll_17_2020.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/pll_18_2020.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/pll_19_2020.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/pll_20_2020.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3495/01_2020.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3499/02_2020.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3570/03_2020.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/04_2019.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/05_2020.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/06_2020.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3473/requerimento_no._001.2020_-_voto_de_congratulacoes_sr._jardel_kunz_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3476/requerimento_no._002.2020_-_infos_correios_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3477/requerimento_003_2020.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3480/requerimento_no._004.2020_-_licenca_carga_vereador_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3483/requerimento_no._005.2020_-_area_verde_travessao_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3486/requerimento_no._006.2020_-_infos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3487/requerimento_no._007.2020_-_infos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3489/requerimento_008_2020.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3491/requerimento_009_2020.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3492/requerimento_010_2020.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3497/requerimento_011_2020.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3506/requerimento_no._012.2020_-_voto_de_congratulacoes_sr._hospital_sao_jose_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3508/requerimento_no._013.2020_-_aditivos_pmdi_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3510/requerimento_013_2020_-_licenca_leo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/requerimento_015_2020.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/requerimento_no._016.2020_-_voto_de_pesar_inacio_rudi_steffens_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/requerimento_no._017.2020_-_voto_de_pesar_paulo_willy_ellwanger_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/requerimento_no._018.2020_-_solicita_doc_da_assoc._dos_animais_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no._019.2020_-_voto_de_congratulacoes_cervejaria_assoc._vol._do_hospital_e_assist._social_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/requerimento_no._020.2020_-_processo_licitatorio_nova_emergencia_pmdi_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/requerimento_no._021.2020_-_convite_oi_e_rge_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/requerimento_no._022.2020_-_voto_de_pesar_ivan_carlos_weber_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3574/requerimento_no._023.2020_-_voto_de_pesar_acirio_fink_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3579/requerimento_no._024.2020_-_voto_de_congratulacoes_escola_imaculada_conceicao_-_ver._paulo_gehrke.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3588/requerimento_no._025.2020_-_contrato_nova_emergencia_pmdi_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/requerimento_no._026.2020_-_voto_de_pesar_hardy_iria_wendling_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3593/requerimento_027_2020.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/requerimento_no._028.2020_-_voto_de_congratulacoes_jornal_o_diario_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/requerimento_no._029.2020_-_voto_de_congratulacoes_samu_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/requerimento_no._030.2020_-_voto_de_pesar_julieta_holler_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/requerimento_no._031.2020_-_voto_de_pesar_lydia_morschel_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/requerimento_no._032.2020_-_voto_de_pesar_maurilia_melo_rolim_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3626/requerimento_no._033.2020_-_voto_de_pesar_arsenio_zimmermann_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/requerimento_no._034.2020_-_voto_de_pesar_roza_antonia_da_silva_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/requerimento_no._035.2020_-_voto_de_pesar_adel_kreuz_eich_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/requerimento_no._036.2020_-_conta_ibsaude_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/requerimento_037_2020.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/requerimento_no._038.2020_-_emendas_deputados_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no._039.2020_-_corsan_pocos_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/requerimento_040_2020.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/requerimento_no._041.2020_-_voto_de_pesar_laurindo_julien_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/requerimento_042_2020.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/requerimento_no._043.2020_-_conselhos_municipais_-_ver._joracir_filipin.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/requerimento_no._044.2020_-_voto_de_pesar_nilo_hergesell_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3681/requerimento_no._045.2020_-_voto_de_pesar_oscar_feiten_-_ver._paulo_cezar_gehrke.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/requerimento_no._046.2020_-_voto_de_pesar_isidoro_weschenfelder_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/requerimento_no._047.2020_-_voto_de_pesar_inacio_zimmer_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/requerimento_no._048.2020_-_voto_de_pesar_matteo_wingert_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/requerimento_no._049.2020_-_voto_de_congratulacoes_aaphecdi_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/requerimento_no._050.2020_-_voto_de_pesar_anselmo_rossa_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/requerimento_no._051.2020_-_voto_de_pesar_adelcio_haubert_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/requerimento_no._052.2020_-_voto_de_pesar_ernani_egon_schneider_-_ver._elony_edgar_nyland.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/requerimento_no._053.2020_-_voto_de_pesar_francisco_schmitt_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/requerimento_no._054.2020_-_voto_de_pesar_paulo_klauck_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/requerimento_no._055.2020_-_voto_de_pesar_renia_feltes_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/requerimento_056_2020.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/requerimento_no._057.2020_-_voto_de_pesar_claudio_theobaldo_morschel_-_ver._paulo_quadri.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/requerimento_no._058.2020_-_voto_de_pesar_guerino_becker_-_ver._eliane_becker.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/requerimento_no._059.2020_-_voto_de_pesar_anacleto_da_silva_-_ver._leo_buttenbender.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/razoes_de_veto_ao_projeto_de_lei_35-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>