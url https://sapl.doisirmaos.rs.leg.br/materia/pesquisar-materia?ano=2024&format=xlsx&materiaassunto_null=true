--- v0 (2026-02-04)
+++ v1 (2026-04-08)
@@ -54,3903 +54,3903 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Ramon Arnold</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5305/anteprojeto_de_lei_01_2024.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5305/anteprojeto_de_lei_01_2024.docx</t>
   </si>
   <si>
     <t>“ISENTA DE PAGAMENTO DE ACRÉSCIMO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU - OS ESTACIONAMENTOS	QUE CONSTRUÍREM ESTRUTURA PARA SUPORTE	DE PLACAS FOTOVOLTAICAS SOBRE AS VAGAS DE VEÍCULOS COMO FONTE DE ENERGIA NO ÂMBITO DO MUNICÍPIO DE DOIS IRMÃOS”</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5352/anteprojeto_de_lei_02_2024.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5352/anteprojeto_de_lei_02_2024.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE FACILITAÇÃO DE INVESTIMENTOS EM PAVILHÕES INDUSTRIAIS NO MUNICÍPIO DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Darlei Luis Kaufmann</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5386/anteprojeto_de_lei_03_2024.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5386/anteprojeto_de_lei_03_2024.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa “Adote uma Praça” no Município de Dois Irmãos e dá outras providências.”</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5396/anteprojeto_de_lei_04_2024.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5396/anteprojeto_de_lei_04_2024.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e instalação de pórticos, nos principais pontos de acesso ao Município de Dois Irmãos, e dá outras providências.”</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ederson Arantes Bueno</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5071/indicacao_no._001.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5071/indicacao_no._001.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para instalação de redutor de velocidade (quebra-molas) ou faixa elevada em frente à Escola Municipal de Ensino Fundamental Prof. Carlos Rausch, localizada no bairro Vale Direito.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5085/indicacao_no._002.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5085/indicacao_no._002.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que a manutenção/limpeza dos locais públicos no município seja administrada por empresas/empreendimentos por meio de permuta, na qual, para cada espaço será concedido um local para colocação de material de divulgação do seu negócio.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5104/indicacao_no._003.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5104/indicacao_no._003.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo verifique a possibilidade de instalação de câmeras de segurança na praça localizada na Rua Goiás, no bairro São João.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5105/indicacao_no._004.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5105/indicacao_no._004.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo verifique entre as áreas disponíveis um local para construção, concepção de um projeto para instalação de uma quadra de esportes no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5112/indicacao_no._005.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5112/indicacao_no._005.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo realize um estudo para construção de uma rótula na esquina da Rua Sergipe com a Rua Goiás, no bairro São João.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Eliane Becker</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_no._006.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_no._006.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo providencie a instalação de uma lixeira na Rua Mondaí, no bairro Industrial.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5155/indicacao_007_2024_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5155/indicacao_007_2024_ver._darlei.doc</t>
   </si>
   <si>
     <t>- Que seja revisada e atualizada a Lei nº 496/1982, que criou o Conselho Municipal de Desportos.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_008_2024_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_008_2024_ver._darlei.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo no Parque Romeu Benício Wolf (parcão) para criação de um melhor espaço para práticas esportivas, ficando como sugestão, uma quadra menor, com marcações, goleiras, tabela de basquete, suporte para rede de vôlei com cercamento e iluminação, e pista de bicicross para crianças.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Elony  Edgar Nyland</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no._009.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no._009.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de uma faixa de segurança na Av. Porto Alegre, nas proximidades da Rua Antônio Wickert, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no._010.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no._010.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de uma faixa de segurança na Rua Arvelindo Becker, nas proximidades da esquina com a Rua Walter Schneck.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_11_2024_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_11_2024_ver._darlei.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo sobre a possibilidade de recuos ao longo da Rua Pedro Gregórius para que as pessoas tenham acesso lateral ao ingressar em suas residências no lado oposto da via. Da mesma forma, seja verificada a possibilidade de alterações na referida via que permitam a diminuição da velocidade em trechos críticos, além da duplicação em alguns pontos e a colocação de uma ciclovia ao longo do trecho.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sheila da Silva</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_012_2024_ver._sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_012_2024_ver._sheila.doc</t>
   </si>
   <si>
     <t>- Que seja encaminhado projeto para instalação de sistema para captação de energia fotovoltaica nos prédios públicos do Município, como escolas, unidades básicas de saúde, etc.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no._013.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no._013.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a construção de uma praça com diversos brinquedos para as crianças, na Rua Vitória com a Rua Campo Grande, no bairro Picada 48, nas proximidades do Mercado Concórdia.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Celina Teixeira Christovão</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no._014.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no._014.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja verificada a possibilidade de construção de uma Instituição de Longa Permanência para Idosos - ILPI para atendimento à comunidade de Dois Irmãos.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulino Adalberto Renz</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no._015.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no._015.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja feito a construção de passeio público/calçada na Rua Floresta, localizada no bairro Floresta.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_no._016.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_no._016.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de uma faixa de segurança na Av. 10 de Setembro, nas proximidades do Edifício Saint Germain, nº. 241, no Centro.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5361/indicacao_no._017.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5361/indicacao_no._017.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja feita a construção de uma praça com diversos brinquedos para as crianças, no bairro Vale Direito.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no._018.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no._018.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Construção de uma parada de ônibus na Rua Alberto Rübenich, nº. 2032, no bairro Travessão Rübenich.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_no._019.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_no._019.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Construção de uma parada de ônibus na Estrada Campo Bom, em frente a entrada da Travessa Um, antigo campo do Jorginho.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Nilton José Tavares</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_no._020.2024_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_no._020.2024_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal realize um estudo para implementação de uma rótula na Rua Novo Hamburgo com a Rua Portão, no bairro Primavera.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5077/mocao_de_apelo_no_01_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5077/mocao_de_apelo_no_01_2024.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, para que seja resolvida a questão do recebimento das parcelas relativas aos meses de maio/2023 a julho/2023 atinentes ao piso nacional da enfermagem pelos colaboradores do Hospital São José de Dois Irmãos/RS (CNES 6844138) que possuíam esse direito à época, averiguando as providências cabíveis para contemplar o pagamento em razão do direito ao recebimento.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5159/mocao_de_apoio_no_02_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5159/mocao_de_apoio_no_02_2024.doc</t>
   </si>
   <si>
     <t>Seja encaminhada à CASA CIVIL DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL a presente MOÇÃO DE APOIO à minuta de Projeto de Lei que visa reestruturar o regime jurídico aplicável ao plano de carreira do Quadro de Pessoal Técnico, Ensino Médio, Técnico Profissionalizante - Técnico Agrícola, Técnico em Viticultura e Técnico em Enologia do Estado do Rio Grande do Sul, cuja proposta foi protocolada pelo Sindicato dos Servidores Públicos do Estado do Rio Grande do Sul - SINDISEPE/RS.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>Nilton José Tavares, Ramon Arnold</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5160/mocao_de_apoio_no_03_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5160/mocao_de_apoio_no_03_2024.doc</t>
   </si>
   <si>
     <t>Seja encaminhada ao GOVERNADOR E AO VICE-GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL, AO SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA, À DEPUTADA ESTADUAL EXMA. SRA. STELA FARIAS, À COMISSÃO DE SEGURANÇA PÚBLICA DA ASSEMBLEIA LEGISLATIVA, AO COMANDO GERAL DA BRIGADA MILITAR, À ASSOCIAÇÃO DOS SARGENTOS, SUB-TENENTES E TENENTES DA BRIGADA MILITAR E BOMBEIROS MILITARES, À ASSOCIAÇÃO BENEFICENTE ANTÔNIO MENDES FILHO, À ASSOCIAÇÃO DOS OFICIAIS ESTADUAIS DO RIO GRANDE DO SUL, a presente MOÇÃO DE APOIO à reposição inflacionária de 32% ao efetivo da Brigada Militar e do Corpo de Bombeiros Militar do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5162/mocao_de_apoio_no_04_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5162/mocao_de_apoio_no_04_2024.doc</t>
   </si>
   <si>
     <t>Que seja encaminhada ao SR. ADOLFO BRITO, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL, BEM COMO PARA TODOS OS DEPUTADOS E DEPUTADAS ESTADUAIS, a presente MOÇÃO DE APOIO para instalação da CPI na Assembleia Legislativa para investigar as recorrentes falhas no serviço público concedido de distribuição de energia elétrica.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>Celina Teixeira Christovão, Darlei Luis Kaufmann, Ederson Arantes Bueno, Elony  Edgar Nyland, Nilton José Tavares, Paulino Adalberto Renz, Ramon Arnold, Sérgio Kroetz, Sheila da Silva</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5220/mocao_de_apoio_no_05_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5220/mocao_de_apoio_no_05_2024.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À APROVAÇÃO DOS PROJETOS DE LEI Nº 1.551/2024 E 1.554/2024, que dispõe sobre a destinação de 50% do Fundo Especial de Financiamento de Campanha e fundo partidário para a implementação de medidas emergenciais em resposta à calamidade pública decorrente das enchentes no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5260/mocao_de_apoio_no_06_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5260/mocao_de_apoio_no_06_2024.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL COM A UNIÃO.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_no_07_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_no_07_2024.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO aos(as) Servidores(as) Públicos(as) Estaduais Inativos(as) e Pensionistas, para que possam receber valores devidos pelo Estado, na forma de Precatórios, com a prioridade que o momento requer, preferencialmente através de pagamento em dinheiro e ou alternativamente, na forma de autorização de operação de crédito junto ao BANRISUL, às expensas do Estado, tendo em vista que muitos destes foram afetados direta ou indiretamente pelas enchentes que assolaram o nosso Rio Grande do Sul, no último mês de maio.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5377/mocao_no._08.2024_congratulacoes_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5377/mocao_no._08.2024_congratulacoes_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à EQUIPE DE BOLÃO FEMININA DA SOCIEDADE ATIRADORES DE DOIS IRMÃOS pela conquista do 8º Campeonato Brasileiro de Clubes Sênior Feminino de Bolão – Bola 23, disputado de 29 de agosto a 1º de setembro, na Sociedade Atiradores.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5447/mocao_no._09.2024_congratulacoes_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5447/mocao_no._09.2024_congratulacoes_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Sr. Maurício Lima e à Isis Lima, pelo primeiro videoclipe musical do sul do Brasil com intérprete em Libras, interpretado pelo Sr. Edimilson Portes.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5110/pedido_de_informacao_01_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5110/pedido_de_informacao_01_2024.doc</t>
   </si>
   <si>
     <t>- Que seja enviada a relação das instituições e artistas beneficiados com os recursos disponibilizados através da Lei Paulo Gustavo, devendo constar, além do nome do artista, instituição ou empreendimento, os valores repassados e um breve resumo dos projetos que serão executados.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5120/pedido_de_informacao_02_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5120/pedido_de_informacao_02_2024.doc</t>
   </si>
   <si>
     <t>Quanto ao cumprimento da Lei Municipal nº 707/88 que “Dispõe sobre a limpeza de imóveis e dá outras providências”:_x000D_
 _x000D_
 1 - Quantas multas e notificações foram aplicadas aos proprietários de terrenos baldios com entulhos, vegetação alta e vários tipos de lixos, no período de janeiro a dezembro de 2023?_x000D_
 2 - Após aplicada a multa, independentemente de pagamento, quantos terrenos baldios o Município providenciou a execução dos serviços necessários à limpeza?_x000D_
 3 – Quantos proprietários, após serem notificados, fizeram a limpeza?_x000D_
 4 - Quantos não cumpriram e foram autuados?_x000D_
 5 - Dos proprietários autuados, quantos efetuaram o pagamento da multa?_x000D_
 6 - Qual o valor total arrecadado com essas autuações no Município de janeiro a dezembro de 2023?</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5228/pedido_de_informacao_03_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5228/pedido_de_informacao_03_2024.doc</t>
   </si>
   <si>
     <t>1)	Qual o prazo limite para desmarcar as consultas, para que possibilite o encaixe para outro usuário? _x000D_
 2)	Qual a forma mais rápida e eficaz para um usuário desmarcar uma consulta? _x000D_
 3)	Além do WhatsApp, quais são as outras possibilidades de cancelamentos de consultas disponíveis?_x000D_
 4)	Levando em conta o número de Industriários na nossa cidade, quais os horários disponíveis para o cancelamento das consultas ou atendimentos agendados?_x000D_
 5)	Já foi feita alguma pesquisa, após a falta, para identificar os principais motivos das faltas e dos cancelamentos?_x000D_
 6)	É possível identificar os horários, ou turnos, de maior e menor número de faltosos?_x000D_
 7)	Quando houver justificativa plausível para a ausência, o usuário poderá remarcar sua consulta para outra data no ato do cancelamento? _x000D_
 8)	Em qual proporção as ausências a consultas são convertidas em encaixes? _x000D_
 9)	De que forma os pacientes, que aguardam consultas, são notificados da data de agendamento da sua consulta?</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5238/pedido_de_informacao_04_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5238/pedido_de_informacao_04_2024.doc</t>
   </si>
   <si>
     <t>1)	Por qual motivo as entregas de correspondências estão ocorrendo com grande atraso na cidade de Dois Irmãos ao longo dos últimos meses? Por que tal situação não acontece com SEDEX e Carta Registrada?</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5301/pedido_de_infomacao_no._005.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5301/pedido_de_infomacao_no._005.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- No ano de 2022 foi aprovado um ajuste no piso salarial dos profissionais da enfermagem, contudo, alguns meses ficaram pendentes de pagamento do valor do reajuste aos funcionários do Hospital São José. Dito isto, solicita-se informações relativas ao pagamento da remuneração passiva de pendência.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5303/pedido_de_informacao_06_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5303/pedido_de_informacao_06_2024.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm requerer que, após tramitação regimental, seja encaminhado ao Poder Executivo Municipal o seguinte Pedido de Informação, acerca do contrato de financiamento celebrado no ano de 2012 pelo Município de Dois Irmãos para a pavimentação de ruas:_x000D_
 _x000D_
 1)	Qual a taxa de juros contratada, encargos acessórios, correção monetária e demais incidências cumulativas?_x000D_
 _x000D_
 2)	Qual o prazo de pagamento do valor contratado?</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>Márcio Goldschmidt</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5329/pedido_de_infomacao_no._007.2024_-_ver._marcio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5329/pedido_de_infomacao_no._007.2024_-_ver._marcio.doc</t>
   </si>
   <si>
     <t>- Que seja solicitado ao Poder Legislativo Municipal qual o valor devolvido pela Câmara de Vereadores ao Poder Executivo Municipal, nos períodos em que foram presidentes os vereadores Sr. Sérgio Luiz Fink e Sr. Jerri Adriani Meneghetti. Que seja discriminado o período da devolução do recurso por mês e ano.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5419/pedido_de_infomacao_no._008.2024_-_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5419/pedido_de_infomacao_no._008.2024_-_ver._darlei.doc</t>
   </si>
   <si>
     <t>- Quais são os projetos apresentados pela Administração Municipal e os respectivos números, no programa Avançar no Esporte e "Avançar Mais no Esporte", da Secretaria de Esporte e Lazer do Estado do RS, desde 2021?</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5431/pedido_de_informacao_09_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5431/pedido_de_informacao_09_2024.doc</t>
   </si>
   <si>
     <t>Acerca do benefício Bolsa Família e auxílios adicionais aos moradores de Dois Irmãos:_x000D_
 _x000D_
 1)	Quantos são os beneficiários de bolsa família no Município de Dois Irmãos?_x000D_
 2)	Quais são os critérios e condições para obtenção dos auxílios?_x000D_
 3)	Quais são os valores de auxílio para os beneficiários?</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5072/ped._providencias_no._001.2024_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5072/ped._providencias_no._001.2024_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico ou melhorias nas Ruas Otto Engelmann, localizada no bairro Sete de Setembro, e Av. do Arroio, localizada no bairro União.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5082/ped._providencias_no._002.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5082/ped._providencias_no._002.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico na Rua Eusébio de Queiroz, localizada no bairro Portal da Serra.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5083/ped._providencias_no._003.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5083/ped._providencias_no._003.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico na Rua Humaitá, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5088/ped._providencias_no._004.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5088/ped._providencias_no._004.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico na Rua Porto Alegre, no trecho compreendido entre a esquina da Rua Sapiranga até em frente à residência de nº. 166.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5089/ped._providencias_no._005.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5089/ped._providencias_no._005.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico nas Ruas Santos Dumont, Chico Mendes e Josué Guimarães, todas localizadas no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5096/ped._providencias_no._006.2024_-_ver.__ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5096/ped._providencias_no._006.2024_-_ver.__ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a dedetização nas bocas de lobo de todo o município, devido à infestação de baratas.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>Jurandir Bitencourt Machado</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5097/pp_007_2024_ver._jurandir.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5097/pp_007_2024_ver._jurandir.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico na Rua Getúlio Vargas, no bairro Navegantes, no trecho compreendido entre a esquina com a Rua São Paulo e a esquina com a Rua São Pedro.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5101/ped._providencias_no._008.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5101/ped._providencias_no._008.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico nas Ruas Igrejinha e Alberto Stoffel, ambas localizadas no bairro Primavera.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5102/ped._providencias_no._009.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5102/ped._providencias_no._009.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção da quadra de areia localizada na Rua Navegantes, no bairro Navegantes.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5103/ped._providencias_no._010.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5103/ped._providencias_no._010.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a reforma/manutenção da quadra de esportes localizada ao lado da Unidade Vida Nova na Rua Tocantins, nº. 1550, no bairro São João.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5116/ped._providencias_no._011.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5116/ped._providencias_no._011.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico na Avenida Florestal, localizada no bairro Floresta.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5118/pp_012_2024_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5118/pp_012_2024_ver._ramon.doc</t>
   </si>
   <si>
     <t>- A construção de uma quadra de areia para práticas de tênis de praia e vôlei de praia na praça do União, com layout que possibilite a ampliação para uma segunda quadra no futuro.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5121/ped._providencias_no._013.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5121/ped._providencias_no._013.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado um cronograma para realização de limpeza das bocas de lobo no Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5124/ped._providencias_no._014.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5124/ped._providencias_no._014.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/melhorias na Rua Wilibaldo Weiler, localizada no bairro Vale Verde.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5126/ped._providencias_no._015.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5126/ped._providencias_no._015.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada na Av. Florestal, nº 2382, no bairro Floresta.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5127/ped._providencias_no._016.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5127/ped._providencias_no._016.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada na Rua Josué Guimarães, esquina com a Rua Santos Dumont, em frente ao nº. 480, no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5134/ped._providencias_no._017.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5134/ped._providencias_no._017.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção, patrolar/colocação de saibro na Rua Pedro Becker, localizada no bairro Becker.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5135/ped._providencias_no._018.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5135/ped._providencias_no._018.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal providencie a pavimentação das Ruas Armando Johann, no bairro Travessão e Rua Pedro Becker, no bairro Becker.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5136/ped._providencias_no._019.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5136/ped._providencias_no._019.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do passeio público na Estrada Campo Bom, nas proximidades da Cantaria Central, no Bairro Becker.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5137/ped._providencias_no._020.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5137/ped._providencias_no._020.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que seja verificada a iluminação pública ao longo da Rua Alberto Rübenich.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5138/ped._providencias_no._021.2024_-_ver._eliane.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5138/ped._providencias_no._021.2024_-_ver._eliane.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico na Rua Walter Schneck, Bairro Postal da Serra.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5139/ped._providencias_no._022.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5139/ped._providencias_no._022.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Com relação à Av. João Klauck e Rua Rogério Engelmann, solicita-se o que segue:_x000D_
 1. Que seja feita a limpeza e a ampliação da boca de lobo (bueiro) localizado nas proximidades do Condomínio Moselheim, na Rua Rogério Engelmann;_x000D_
 2. Que seja feito um estudo para escoamento/drenagem de água na Rua Rogério Engelmann;_x000D_
 3. Que seja realizada a poda das árvores localizadas em frente ao Condomínio Moselheim;_x000D_
 4. Que seja providenciada placa com identificação da Rua Rogério Engelmann, esquina com a Av. João Klauck;_x000D_
 5. Que seja realizado um estudo pensando em aumentar a segurança do acesso da Rua Rogério Engelmann para a Av. João Klauck prezando maior segurança dos motoristas;_x000D_
 6. Que seja providenciado melhorias na iluminação pública nas proximidades do Condomínio Moselheim;_x000D_
 7. Que seja feito o reparo/conserto do pontilhão da Av. João Klauck;_x000D_
 8. Que seja feito o conserto do muro do Condomínio Moselheim.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5154/ped._providencias_no._023.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5154/ped._providencias_no._023.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/melhorias nas Travessas I e II e Rua da Prainha, todas localizadas na Estrada Campo Bom.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5157/ped._providencias_no._024.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5157/ped._providencias_no._024.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/melhorias na parte em que não há pavimentação nas Ruas Humaitá, Três Passos e Chapecó, todas no bairro Bela Vista. Do mesmo modo, solicita-se que seja providenciada a pavimentação nos trechos inexistentes.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5158/ped._providencias_no._025.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5158/ped._providencias_no._025.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico na Rua Pedro Hansen, localizada no bairro Travessão.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5164/ped._providencias_no._026.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5164/ped._providencias_no._026.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de bloqueto de concreto ou capeamento asfáltico na Rua Walter Birck, bairro Beira Rio, trecho em que não há pavimentação.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5173/ped._providencias_no._027.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5173/ped._providencias_no._027.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico nas Ruas Padre José de Anchieta, Monteiro Lobato e Prudente de Moraes, todas no bairro Navegantes.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5182/ped._providencias_no._028.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5182/ped._providencias_no._028.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a pavimentação da Rua Frederico Scherer, localizada nas proximidades da Tenda da Figueira, no bairro Travessão.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5184/ped._providencias_no._029.2024_-_ver._marcio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5184/ped._providencias_no._029.2024_-_ver._marcio.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do passeio público na Av. Porto Alegre, fundos da Escola 10 de Setembro, bem como seja avaliada a situação das árvores localizadas no entorno.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5188/ped._providencias_no._030.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5188/ped._providencias_no._030.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/colocação de saibro nas Ruas Gomercindo dos Santos e Renilda dos Santos, ambas localizadas na Estrada Campo Bom.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5189/ped._providencias_no._031.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5189/ped._providencias_no._031.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado um novo sistema de drenagem de água no terreno de propriedade do município localizado na Estrada Campo Bom, nas proximidades do nº. 1427.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5190/ped._providencias_no._032.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5190/ped._providencias_no._032.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a abertura da rua Avenida das Indústrias conforme o Plano Diretor, bem como que seja providenciada a pavimentação da via.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5204/ped._providencias_no._033.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5204/ped._providencias_no._033.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja feita a repintura da faixa amarela central na Av. Porto Alegre, trecho compreendido entre a Travessa Urbano Cyrillo Schaumloeffel e a Rua Alfredo Ponne.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5208/ped._providencias_no._034.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5208/ped._providencias_no._034.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/melhorias na Rua Cascata, no bairro São Miguel.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5209/ped._providencias_no._035.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5209/ped._providencias_no._035.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Com relação à Escola Paulo Arandt, localizada no bairro São João, solicita-se o que segue:_x000D_
 1. Que seja feita a limpeza do estacionamento e colocação de placa “proibido jogar lixo” no local;_x000D_
 2. Que seja providenciado melhorias na iluminação do estacionamento;_x000D_
 3. Que seja providenciada a reforma da quadra de esportes externa com a colocação de piso queimado; _x000D_
 4. Que seja feita a instalação de uma lixeira nas proximidades da parada de ônibus existente no local.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5217/ped._providencias_no._036.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5217/ped._providencias_no._036.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja desobstruída a Rua Rio de Janeiro, localizada no bairro São João, e feito um levantamento para análise do solo da via e demais condições do local, em virtude do deslizamento ocorrido durante as chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5218/ped._providencias_no._037.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5218/ped._providencias_no._037.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal faça uma limpeza no arroio e providencie a construção de um pontilhão maior na Rua Esporte Clube Vila Rosa, no bairro Vila Rosa - sentido que facilite o escoamento de água até o Arroio Feitoria. Do mesmo modo, solicita-se que a limpeza do arroio seja feita periodicamente (uma ou duas vezes ao ano).</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5219/ped._providencias_no._038.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5219/ped._providencias_no._038.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo verifique a Rua Goiás, no bairro São João, local em que foi feita uma obra de drenagem, a qual cedeu devido ao volume das chuvas, causando interdição de um lado da pista.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5231/ped._providencias_no._039.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5231/ped._providencias_no._039.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto da Rua Reinaldo Backes, no bairro São João.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5239/ped._providencias_no._040.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5239/ped._providencias_no._040.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito o conserto do asfalto na Rua Tocantins, arredores do nº. 668, no bairro São João.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5241/ped._providencias_no._041.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5241/ped._providencias_no._041.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que o Poder Executivo Municipal, através da secretaria e/ou departamento competente, providencie proteção lateral em todas as paradas de ônibus do município, bem como verifique as paradas de ônibus para identificar quais estão com telhado danificado e realize os consertos.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5242/ped._providencias_no._042.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5242/ped._providencias_no._042.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada nas Ruas Mato Grosso e Ceará, nas travessas entre a Rua Tocantins e Rua Goiás, no bairro São João.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5246/pp_043_2024_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5246/pp_043_2024_ver._elony.doc</t>
   </si>
   <si>
     <t>- Ampliação da rede elétrica na rua 29 de setembro, no trecho compreendido entre a rua Joaquim José da Silva Xavier e a rua Porto Alegre.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5248/pp_044_2024_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5248/pp_044_2024_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito estudo para a colocação de faixa elevada em frente à Escola Municipal de Ensino Fundamental Mario Sperb, no bairro Travessão.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5256/ped._providencias_no._045.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5256/ped._providencias_no._045.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja feita a manutenção/conserto dos buracos existentes em toda a extensão da Rua Alberto Rübenich, no bairro Travessão.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5258/ped._providencias_no._046.2024_-_ver.__ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5258/ped._providencias_no._046.2024_-_ver.__ederson.doc</t>
   </si>
   <si>
     <t>- Com relação a praça/anfiteatro localizado na Rua Goiás, ao lado do nº. 1.181, no bairro São João, solicita-se o que segue:_x000D_
 1.	Que seja feita a limpeza do local;_x000D_
 2.	Que seja feita a manutenção dos banheiros;_x000D_
 3.	Que seja providenciado um cronograma de limpeza/manutenção da praça/anfiteatro.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5259/ped._providencias_no._047.2024_-_ver.__ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5259/ped._providencias_no._047.2024_-_ver.__ederson.doc</t>
   </si>
   <si>
     <t>- Que seja realizada a manutenção da Rua Três Marias, no bairro Travessão, assim como o recolhimento dos entulhos e restos de podas existentes na referida via.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Devanir Soares Chagas</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5269/ped._providencias_no._048.2024_-_ver._devanir.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5269/ped._providencias_no._048.2024_-_ver._devanir.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a substituição das lâmpadas queimadas nos seguintes locais: Rua Goiás – nº. 1478, 1464, 1290, 1243 e 1032; Rua Minas Gerais – nº 131; e Rua Maranhão - nº 15, todas localizadas no bairro São João.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5277/ped._providencias_no._049.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5277/ped._providencias_no._049.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a substituição dos canos de água defasados no Município de Dois Irmãos.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5299/ped._providencias_no._050.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5299/ped._providencias_no._050.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de capeamento asfáltico na Rua Brasil e complemento da Avenida Florestal, ambas no bairro Floresta.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5312/pp_0512024_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5312/pp_0512024_ver._darlei.doc</t>
   </si>
   <si>
     <t>- Que seja organizada agenda com o DNIT a fim de buscar uma solução definitiva e eficaz para evitar as aglomerações ao lado da BR 116 aos finais de semana, principalmente no trecho compreendido entre a entrada principal da cidade e a empresa Henrich.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Sérgio Kroetz</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5313/ped._providencias_no._052.2024_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5313/ped._providencias_no._052.2024_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada na Rua Cambará do Sul, nas proximidades do nº. 658, no bairro União.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5327/ped._providencias_no._053.2024_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5327/ped._providencias_no._053.2024_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Com relação à Rua Floresta, localizada no bairro Floresta, solicita-se o que segue:_x000D_
 1. Que seja providenciada a sinalização na rua;_x000D_
 2. Que seja feito um estudo para instalação de redutor de velocidade (quebra-molas) na via.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5338/ped._providencias_no._054.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5338/ped._providencias_no._054.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Instalação de iluminação pública na Rua Adão Hack com a Rua Josué Guimarães, nas proximidades do nº. 594, no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5344/pp_055_2024_ver._sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5344/pp_055_2024_ver._sheila.doc</t>
   </si>
   <si>
     <t>- Que seja feito o capeamento asfáltico das ruas Willibaldo Weiler, Campinas, São José do Ouro e Barracão, todas localizadas no Loteamento Vale Verde, Bairro Floresta.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5346/ped._providencias_no._056.2024_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5346/ped._providencias_no._056.2024_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada numeração para as paradas de ônibus do Município</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5349/ped._providencias_no._057.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5349/ped._providencias_no._057.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que sejam refeitas as pinturas de sinalização de trânsito de veículos e pedestres em todo o bairro São João.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5357/ped._providencias_no._058.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5357/ped._providencias_no._058.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito estudo para a colocação de faixa elevada nas proximidades da igreja localizada na Rua Onze Amigos, no bairro Vale Direito.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5359/ped._providencias_no._059.2024_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5359/ped._providencias_no._059.2024_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>- Colocação de suporte com lâmpada na Rua Alfredo Ponne, nº. 399, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5362/ped._providencias_no._060.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5362/ped._providencias_no._060.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o capeamento asfáltico da Av. Porto Alegre, trecho compreendido entre a Rua Otto Engelmann e o bairro União.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5364/ped._providencias_no._061.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5364/ped._providencias_no._061.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que sejam refeitas as pinturas de vaga de estacionamento, em especial PcD, nas proximidades da Escola Arno Nienow, no bairro Navegantes.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5366/ped._providencias_no._062.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5366/ped._providencias_no._062.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico das Ruas Getúlio Vargas e Rui Barbosa, ambas no bairro Navegantes.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5367/ped._providencias_no._063.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5367/ped._providencias_no._063.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo de viabilidade visando desenvolver alguma alternativa para o excesso de velocidade na Estrada Sapiranga, nas proximidades dos nº. 1224 e nº. 1240.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5368/ped._providencias_no._064.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5368/ped._providencias_no._064.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o complemento do capeamento asfáltico na Rua Esteio.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5369/ped._providencias_no._065.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5369/ped._providencias_no._065.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a pavimentação das Ruas Caminho de Pedestres Paineiras, Estância Velha e Maria Angelina Birck, todas localizadas no bairro Primavera.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5370/ped._providencias_no._066.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5370/ped._providencias_no._066.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo de viabilidade visando desenvolver alguma alternativa para o excesso de velocidade na Rua Roraima, nas proximidades do nº. 124.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5371/ped._providencias_no._067.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5371/ped._providencias_no._067.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o capeamento asfáltico da Rua Sergipe, localizada no bairro São João.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5372/ped._providencias_no._068.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5372/ped._providencias_no._068.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de uma placa de “proibido jogar lixo” ao lado da Praça CEU’s, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5373/pp_069_2024_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5373/pp_069_2024_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Colocação de capa asfáltica nas ruas Itália e França, ambas no bairro São Miguel.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5385/ped._providencias_no._070.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5385/ped._providencias_no._070.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a reforma da quadra de areia localizada na Rua Navegantes, no bairro Navegantes.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5389/ped._providencias_no._071.2024_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5389/ped._providencias_no._071.2024_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a sinalização viária do acesso ao bairro Travessão, via Rua Alberto Rübenich.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5390/ped._providencias_no._072.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5390/ped._providencias_no._072.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de bloqueto de concreto na Rua Três Marias, localizada no bairro Travessão.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5391/ped._providencias_no._073.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5391/ped._providencias_no._073.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Com relação à Rua Gomercindo dos Santos, localizada na Estrada Campo Bom, solicita-se o que segue:_x000D_
 1.	Que seja providenciada a colocação de bloqueto de concreto na via;_x000D_
 2.	Que seja providenciado o reparo na parada de ônibus existente na rua.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5392/ped._providencias_no._074.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5392/ped._providencias_no._074.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a limpeza e manutenção da praça localizada na Rua Prof. Matheus Grimm, no bairro Portal da Serra.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5393/ped._providencias_no._075.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5393/ped._providencias_no._075.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a limpeza e a instalação de equipamentos de ginástica na praça Catarina Wendling, localizada no bairro Picada 48.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Osmar Veríssimo de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5394/ped._providencias_no._076.2024_-_ver._osmar.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5394/ped._providencias_no._076.2024_-_ver._osmar.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o conserto do calçamento da Rua da Integração, esquina com a Rua da Conquista, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5401/ped._providencias_no._077.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5401/ped._providencias_no._077.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a limpeza e a poda dos galhos das árvores na Rua Alto Vila Rosa.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5402/ped._providencias_no._078.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5402/ped._providencias_no._078.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a instalação de guard rail no final da Rua Anita Garibaldi, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5403/ped._providencias_no._079.2024_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5403/ped._providencias_no._079.2024_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>- Que seja feita a poda dos galhos das árvores localizadas na Travessa I e Travessa II, ambas na Estrada Campo Bom.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5407/ped._providencias_no._080.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5407/ped._providencias_no._080.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o capeamento asfáltico da Rua Ivoti, localizada no bairro Primavera.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5411/ped._providencias_no._081.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5411/ped._providencias_no._081.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para colocação de faixa elevada na Rua Professor Affonso Wolf, nas proximidades do nº. 466, no bairro Vale Verde.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5412/ped._providencias_no._082.2024_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5412/ped._providencias_no._082.2024_-_ver._elony.doc</t>
   </si>
   <si>
     <t>- Que seja feito um estudo para colocação de faixa elevada na Av. do Parque, nas proximidades do nº. 186, no bairro Primavera.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5414/ped._providencias_no._083.2024_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5414/ped._providencias_no._083.2024_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>- Que seja providenciada a colocação de uma placa de “proibido jogar lixo” na Rodovia BR116, KM 222, no bairro Floresta. Do mesmo modo, que seja feita a instalação de uma lixeira no local.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5417/ped._providencias_no._084.2024_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5417/ped._providencias_no._084.2024_-_ver._celina.doc</t>
   </si>
   <si>
     <t>- Que seja providenciado o recapeamento asfáltico da Rua José de Alencar, localizada no bairro Moinho Velho.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Paulo Cezar Gehrke</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5427/ped._providencias_no._085.2024_-_ver._paulo_g..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5427/ped._providencias_no._085.2024_-_ver._paulo_g..doc</t>
   </si>
   <si>
     <t>- Que seja feita a colocação de uma escada com corrimão no canteiro central localizado na Av. Florestal, nº. 402, Centro - em frente ao Contraturno Mundo Encantado.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5428/ped._providencias_no._086.2024_-_ver._paulo_g..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5428/ped._providencias_no._086.2024_-_ver._paulo_g..doc</t>
   </si>
   <si>
     <t>- Que seja feito o rebaixe do meio fio localizado na Av. 10 de Setembro, esquina com a Travessa Nicolau Osório Dilly, no Centro.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5429/ped._providencias_no._087.2024_-_ver._paulo_g..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5429/ped._providencias_no._087.2024_-_ver._paulo_g..doc</t>
   </si>
   <si>
     <t>- Que seja feito o rebaixe do meio fio localizado na Av. 10 de Setembro, esquina com a Rua Urbano Cerilo Schaumloeffel, no Centro.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5199/pdl_01_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5199/pdl_01_2024.doc</t>
   </si>
   <si>
     <t>“REVOGA O DECRETO LEGISLATIVO Nº 07/2023.”</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5306/pdl_02_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5306/pdl_02_2024.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação da prestação de contas de governo do Poder Executivo Municipal referente ao exercício de 2021”.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5067/pl_01-2024_renovacao_contratos_temp._recepcionsitas_e_arquitetos.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5067/pl_01-2024_renovacao_contratos_temp._recepcionsitas_e_arquitetos.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR, EM CARÁTER EXCEPCIONAL E PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, CONTRATAÇÕES POR TEMPO DETERMINADO AUTORIZADAS PELA LEIS MUNICIPAIS 5.158/2022, 5.159/2022 E 5.168/2022.”</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5068/pl_02-2024_-_altera_art._1o_lei_5230-2023_subvencoes_2024_entidades.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5068/pl_02-2024_-_altera_art._1o_lei_5230-2023_subvencoes_2024_entidades.odt</t>
   </si>
   <si>
     <t>“ACRESCENTA E ALTERA DISPOSITIVOS DA LEI MUNICIPAL DE Nº 5.320, DE 19 DE DEZEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL NO ANO/CALENDÁRIO 2024, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5069/pl_03-2024_-_aprova_calendario_eventos_2024.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5069/pl_03-2024_-_aprova_calendario_eventos_2024.odt</t>
   </si>
   <si>
     <t>“INSTITUI O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE DOIS IRMÃOS PARA O ANO DE 2024.”</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5070/pl_04-2024_-_altera_lei_1811-2011_controle_interno_art._1o.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5070/pl_04-2024_-_altera_lei_1811-2011_controle_interno_art._1o.odt</t>
   </si>
   <si>
     <t>“ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL DE Nº 1.811, DE 21 DE FEVEREIRO DE 2001, QUE INSTITUI O SISTEMA DE CONTROLE INTERNO NO MUNICÍPIO DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5078/pl_05-2024_-_autoriza_cred._especial_smisp_meio_ambiente.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5078/pl_05-2024_-_autoriza_cred._especial_smisp_meio_ambiente.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO.”</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5079/pl_06-2024_-_autoriza_cred._especial_smde_consulta_popular.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5079/pl_06-2024_-_autoriza_cred._especial_smde_consulta_popular.odt</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5080/pl_07-2024_-_autoriza_contratos_temporarios_sme_licencas_gestante.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5080/pl_07-2024_-_autoriza_contratos_temporarios_sme_licencas_gestante.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 02 (DOIS) MONITORES EDUCACIONAIS, REGIME 40H SEMANAIS, 02 (DOIS) PROFESSORES DE EDUCAÇÃO INFANTIL E ANOS INICIAIS, REGIMES DE 22H E 25H SEMANAIS, E, 01 (UM) PROFESSOR DE LÍNGUA PORTUGUESA, REGIME 25H SEMANAIS, PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5081/pl_08-2024_-_altera_piso_acs.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5081/pl_08-2024_-_altera_piso_acs.odt</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1º DA LEI MUNICIPAL DE Nº 5.104, DE 19 DE JULHO DE 2022, QUE FIXA PISO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5090/pl_no._09.2024_-_autoriza_cred._especial_sms.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5090/pl_no._09.2024_-_autoriza_cred._especial_sms.odt</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5091/pl_no._10.2024_-_cria_cargos_auxiliar_de_administrstivo_sme_-_03.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5091/pl_no._10.2024_-_cria_cargos_auxiliar_de_administrstivo_sme_-_03.odt</t>
   </si>
   <si>
     <t>“CRIA CARGOS DE AUXILIAR DE ADMINISTRAÇÃO E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5092/pl_no._11.2024_-_autoriza_subvencao_apae_complementar_tf_18-2024.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5092/pl_no._11.2024_-_autoriza_subvencao_apae_complementar_tf_18-2024.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO SOCIAL COMPLEMENTAR À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5093/pl_no._12.2024_-_aprova_novo_plano_de_cargos_e_carreiras_magisterio.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5093/pl_no._12.2024_-_aprova_novo_plano_de_cargos_e_carreiras_magisterio.odt</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO E GESTÃO DO PLANO DA CARREIRA DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE DOIS IRMÃOS, ESTADO DO RIO GRANDE DO SUL.”</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5094/pl_no._13.2024_-_autoriza_subvencoes_entidade.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5094/pl_no._13.2024_-_autoriza_subvencoes_entidade.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL SEM FINS LUCRATIVOS ESTABELECIDAS NO MUNICÍPIO DE DOIS IRMÃOS, PARA CONSECUÇÃO DE ATIVIDADES DE INTERESSE PÚBLICO E VOLTADAS A CRIANÇAS E ADOLESCENTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5098/pl_14-2024_-_cria_15_cargos_monitor_educ._altera_lei_2501-2008.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5098/pl_14-2024_-_cria_15_cargos_monitor_educ._altera_lei_2501-2008.odt</t>
   </si>
   <si>
     <t>“CRIA 15 (QUINZE) CARGOS DE MONITOR EDUCACIONAL E ALTERA O ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5106/pl_15-2024_-_autoriza_cred._especial_smdsh.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5106/pl_15-2024_-_autoriza_cred._especial_smdsh.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ESPECIAIS NO ORÇAMENTO DO CORRENTE EXERCÍCIO.”</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5114/pl_16-2024_-_redefine_atividades_insalubres.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5114/pl_16-2024_-_redefine_atividades_insalubres.odt</t>
   </si>
   <si>
     <t>“DEFINE ATIVIDADES INSALUBRES E PERIGOSAS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE, ATUALIZA E CONSOLIDA LEGISLAÇÃO SOBRE O TEMA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5115/pl_17-2024_-_altera_lei_5.336_-_2034_plano_de_cargos_magisterio.pdf</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5115/pl_17-2024_-_altera_lei_5.336_-_2034_plano_de_cargos_magisterio.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 45 E 63 DA LEI MUNICIPAL Nº 5.336, DE 20 DE FEVEREIRO DE 2024, QUE DISPÕE SOBRE A REESTRUTURAÇÃO E GESTÃO DO PLANO DA CARREIRA DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE DOIS IRMÃOS, ESTADO DO RIO GRANDE DO SUL."</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5128/pl_18-2024_-_altera_lei_5.274-2023_rpps.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5128/pl_18-2024_-_altera_lei_5.274-2023_rpps.odt</t>
   </si>
   <si>
     <t>“ALTERA OS PARÁGRAFOS 8º, 8º E 5º, RESPECTIVAMENTE, DOS ARTIGOS 2º, 8º E 12 DA LEI MUNICIPAL Nº 5.274, DE 10 DE OUTUBRO DE 2023, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS, INATIVOS E PENSIONISTAS DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5141/pl_19-2024-autoria-subvencao-os-miocanos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5141/pl_19-2024-autoria-subvencao-os-miocanos.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO AO GRUPO ESCOTEIRO OS MOICANOS-152 DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5142/pl_20-2024-reajuste-servidores-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5142/pl_20-2024-reajuste-servidores-2024.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO, ATIVOS, INATIVOS E PENSIONISTAS, CONTRATOS TEMPORÁRIOS, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO REAL.”</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5143/pl_21-2024-reajuste-empregados-publicos-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5143/pl_21-2024-reajuste-empregados-publicos-2024.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL AOS EMPREGADOS PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_22-2024-reajuste-conselheiros-tutelares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_22-2024-reajuste-conselheiros-tutelares.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL ANUAL, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO REAL AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5145/pl_23-2024-reajuste-bolsa-auxilio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5145/pl_23-2024-reajuste-bolsa-auxilio.doc</t>
   </si>
   <si>
     <t>“ESTABELECE O ÍNDICE PARA REVISÃO GERAL E ANUAL, BEM COMO AUTORIZA A CONCESSÃO DE AUMENTO REAL DA BOLSA-AUXÍLIO CONCEDIDA AOS ESTUDANTES ESTAGIÁRIOS DE ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5146/pl_24-2024-reajuste-vale-alimentacao-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5146/pl_24-2024-reajuste-vale-alimentacao-2024.doc</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.835/2010, DE 20 DE ABRIL DE 2010, QUE INSTITUI O BENEFÍCIO DE VALE-ALIMENTAÇÃO PARA OS SERVIDORES EFETIVOS, EMPREGADOS PÚBLICOS E CONSELHEIROS TUTELARES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_no._25.2024_-_cria_cargos_auxiliar_de_administrativo_smps_e_smde.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_no._25.2024_-_cria_cargos_auxiliar_de_administrativo_smps_e_smde.odt</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5171/pl_no._26.2024_-_cria_cargo_fonoaudiologo.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5171/pl_no._26.2024_-_cria_cargo_fonoaudiologo.odt</t>
   </si>
   <si>
     <t>“CRIA CARGO DE FONOAUDIÓLOGO E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_no._27.2024_-_autoriza_contrato_temporario_sms_licencas_gestante.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_no._27.2024_-_autoriza_contrato_temporario_sms_licencas_gestante.odt</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) PSICÓLOGO, REGIME 20H SEMANAIS, PARA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5180/pl_28-2024-autoriza-cred.-especial-sms.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5180/pl_28-2024-autoriza-cred.-especial-sms.doc</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5185/pl_29-2024-autoriza-cred.-especial-smdsh_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5185/pl_29-2024-autoriza-cred.-especial-smdsh_1.doc</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5186/pl_30-2024-cria-cargo-fiscal-sanitario_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5186/pl_30-2024-cria-cargo-fiscal-sanitario_1.doc</t>
   </si>
   <si>
     <t>“CRIA CARGO DE FISCAL SANITÁRIO E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5187/pl_31-2024-autoria-sub.-social-colegio-imaculada_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5187/pl_31-2024-autoria-sub.-social-colegio-imaculada_1.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO A SOCIEDADE EDUCAÇÃO E CARIDADE (COLÉGIO IMACULADA CONCEIÇÃO), E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5200/pl_32-2024-cria-cargo-assistente-social-sme.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5200/pl_32-2024-cria-cargo-assistente-social-sme.doc</t>
   </si>
   <si>
     <t>“CRIA CARGO DE ASSISTENTE SOCIAL ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_33-2024-autoriza-convenio-rs-qualificacao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_33-2024-autoriza-convenio-rs-qualificacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO PROGRAMA RS QUALIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5202/pl_34-2024-autoriza-convenio-projeto-mae-gaucha.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5202/pl_34-2024-autoriza-convenio-projeto-mae-gaucha.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO PROJETO MÃE GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5212/pl_35-2024-cria-gratificacao-funcao-sme_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5212/pl_35-2024-cria-gratificacao-funcao-sme_1.doc</t>
   </si>
   <si>
     <t>“CRIA E AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO DE FUNÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5221/pl_36-2024-autoriza-sub.-social-associacao-cultural-cantares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5221/pl_36-2024-autoriza-sub.-social-associacao-cultural-cantares.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO CULTURAL CANTARES - ACC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5222/pl_37-2024-autoriza-cred.-especial-smfaz.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5222/pl_37-2024-autoriza-cred.-especial-smfaz.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO CORRENTE EXERCÍCIO."</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5223/pl_38-2024-altera-a-lei-n.o-5228-2024-aluguel-social.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5223/pl_38-2024-altera-a-lei-n.o-5228-2024-aluguel-social.doc</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 5228, DE 27 DE JUNHO DE 2023, QUE DISPÕE  ‘CRIA O BENEFÍCIO DE ALUGUEL SOCIAL NO MUNICÍPIO DE DOIS IRMÃOS - RS, PARA AMPARO EM SITUAÇÃO DE EMERGÊNCIA E/OU CALAMIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.’"</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5224/pl_39-2024-autoriza-cred.-especial-comdec.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5224/pl_39-2024-autoriza-cred.-especial-comdec.doc</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5232/pl_40-2024-altera-lei-2835-2010-vale-alimentacao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5232/pl_40-2024-altera-lei-2835-2010-vale-alimentacao.doc</t>
   </si>
   <si>
     <t>"ALTERA OS §§ 1º, DO ART. 1º E 2º DO ART. 8º, DA  LEI MUNICIPAL Nº2.835/2010, DE 20 DE ABRIL DE 2010, QUE INSTITUI O BENEFÍCIO DE VALE-ALIMENTAÇÃO PARA OS SERVIDORES EFETIVOS, EMPREGADOS PÚBLICOS E CONSELHEIROS TUTELARES DO MUNICÍPIO, COM REDAÇÃO QUE LHE DEU A LEGISLAÇÃO POSTERIOR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5233/pl_41-2024-contratacao-temp-professor-22h.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5233/pl_41-2024-contratacao-temp-professor-22h.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) PROFESSOR, REGIME DE 22H SEMANAIS, PARA REDE MUNICIPAL DE ENSINO.”</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5234/pl_42-2024-cria-cargo-odontologo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5234/pl_42-2024-cria-cargo-odontologo.doc</t>
   </si>
   <si>
     <t>“CRIA 01 CARGO DE ODONTÓLOGO PSF,  ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5243/pl_43-2024_-_cria_cargo_motorista_e_recepcionista.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5243/pl_43-2024_-_cria_cargo_motorista_e_recepcionista.doc</t>
   </si>
   <si>
     <t>“CRIA 01 (UM) CARGO DE MOTORISTA, 05 (CINCO) CARGOS DE RECEPCIONISTA E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5252/pl_44-2024-autoriza-contrato-temporario-sme-licenca-gestante-professora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5252/pl_44-2024-autoriza-contrato-temporario-sme-licenca-gestante-professora.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) PROFESSOR DA EDUCAÇÃO INFANTIL, REGIME 22H SEMANAIS, PARA REDE MUNICIPAL DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5253/pl_45-2024-cria-cargo-fonoaudiologo-sme.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5253/pl_45-2024-cria-cargo-fonoaudiologo-sme.doc</t>
   </si>
   <si>
     <t>“CRIA CARGO DE FONOAUDIÓLOGO E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SER-VIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5254/pl_46-2024-cria-cargo-auxiliar-de-administrativo-sine.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5254/pl_46-2024-cria-cargo-auxiliar-de-administrativo-sine.doc</t>
   </si>
   <si>
     <t>“CRIA CARGO DE AUXILIAR DE ADMINISTRAÇÃO E ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI N.º 2.501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5255/pl_47-2024-contrato-temporario-eng.-civil-smdsh.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5255/pl_47-2024-contrato-temporario-eng.-civil-smdsh.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) ENGENHEIRO CIVIL, REGIME DE 34H SEMANAIS.”</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5261/pl_48-2024-autoriza-cred.-especial-smdsh-procad.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5261/pl_48-2024-autoriza-cred.-especial-smdsh-procad.doc</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5262/pl_49-2024-autoriza-cred.-especial-smisp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5262/pl_49-2024-autoriza-cred.-especial-smisp.doc</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5263/pl_50-2024-autoriza-sub.-social-associacao-sao-francisco.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5263/pl_50-2024-autoriza-sub.-social-associacao-sao-francisco.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO SÃO FRANCISCO DE ASSIS DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5265/pl_51-2024-autoriza-cred.-suplementar-smde.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5265/pl_51-2024-autoriza-cred.-suplementar-smde.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO CORRENTE EXERCÍCIO.”</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_52-2024-autoriza-cred.-suplementar-smisp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_52-2024-autoriza-cred.-suplementar-smisp.doc</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5292/pl_53-2024-autoriza-subvencao-liga-copia.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5292/pl_53-2024-autoriza-subvencao-liga-copia.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO SOCIAL A LIGA FEMININA DE COMBATE AO CÂNCER DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5293/pl_54-2024-aprova-plano-municipal-cultura.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5293/pl_54-2024-aprova-plano-municipal-cultura.doc</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE DOIS IRMÃOS PARA O DECÊNIO 2024/2034.”</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5294/pl_55-2024-autoriza-cessao-de-uso-corsan.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5294/pl_55-2024-autoriza-cessao-de-uso-corsan.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER OS IMÓVEIS PÚBLICOS QUE ESPECIFICA, MEDIANTE CESSÃO DE USO, À COMPANHIA RIOGRANDENSE DE SANEAMENTO – CORSAN.”</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5295/pl_56-2024-autoriza-cred.-especial-gabinete.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5295/pl_56-2024-autoriza-cred.-especial-gabinete.doc</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5296/pl_57-2024-autoriza-cred.-suplementar-liga.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5296/pl_57-2024-autoriza-cred.-suplementar-liga.doc</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5307/pl_58-2024-autoriza-cred.-especial-smisp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5307/pl_58-2024-autoriza-cred.-especial-smisp.doc</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5318/pl_59-2024-altera-anexo-i-lei-5.268-2023-alicotas-amortizacao-passivo-atuarial.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5318/pl_59-2024-altera-anexo-i-lei-5.268-2023-alicotas-amortizacao-passivo-atuarial.doc</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI MUNICIPAL Nº 5.268, DE 19 DE SETEMBRO DE 2023, QUE TRATA DO PLANO DE AMORTIZAÇÃO DO DEFICIT ATUARIAL EM ALÍQUOTAS.”</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_60-2024-altera-lei-calendario-evento-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_60-2024-altera-lei-calendario-evento-2024.doc</t>
   </si>
   <si>
     <t>“ALTERA O QUADRO DE EVENTOS PREVISTO NO ARTIGO 1º DA LEI MUNICIPAL Nº 5.327, DE 11 DE JANEIRO DE 2024, QUE INSTITUI O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE DOIS IRMÃOS PARA O ANO DE 2024.”</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_61-2024-autoriza-cred.-especial-smdsh.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_61-2024-autoriza-cred.-especial-smdsh.doc</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_62-2024-autoriza-concessao-chama-croula-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_62-2024-autoriza-concessao-chama-croula-2024.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL A TRIGÉSIMA REGIÃO TRADICIONALISTA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_63-2024-autoriza-cred.-suplementar-smati.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_63-2024-autoriza-cred.-suplementar-smati.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO CORRENTE EXERCÍCIO.”</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5340/pl_64-2024-autoriza-cred.-suplementar-smps-pontes_-defesa-civil.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5340/pl_64-2024-autoriza-cred.-suplementar-smps-pontes_-defesa-civil.doc</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5343/pl_65-2024-autoriza-sub.-social-associacao-cultural-cantares-cmdca.odt</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5343/pl_65-2024-autoriza-sub.-social-associacao-cultural-cantares-cmdca.odt</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5347/pl_no._66.2024_-_autoriza-cred.-especial-lei-aldir-blanc.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5347/pl_no._66.2024_-_autoriza-cred.-especial-lei-aldir-blanc.doc</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5353/pl_67-2024-ldo-2025.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5353/pl_67-2024-ldo-2025.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.”</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5365/pl_no._68.2024_-_autoriza-instalacao-empreendimento-multipropriedade_alterado.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5365/pl_no._68.2024_-_autoriza-instalacao-empreendimento-multipropriedade_alterado.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A APROVAÇÃO DE PROJETO PARA INSTALAÇÃO DE EMPREENDIMENTO CONSISTENTE EM COMPLEXO DE USO TURÍSTICO, “RESORT E HOTEL MULTIPROPRIEDADE’, NOS MOLDES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5375/pl_69-2024-autoriza-cred.-especial-sms.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5375/pl_69-2024-autoriza-cred.-especial-sms.doc</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5378/pl_70-2024-autoriza-cred.-suplementar-sme.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5378/pl_70-2024-autoriza-cred.-suplementar-sme.doc</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5382/pl_71-2024_-_autoriza_cred._suplementar_smf.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5382/pl_71-2024_-_autoriza_cred._suplementar_smf.docx</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5383/pl_72-2024_-_altera_dispositivos_le_4535-2017_ctm.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5383/pl_72-2024_-_altera_dispositivos_le_4535-2017_ctm.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DOS ARTIGOS 8º, 23-A, 45, §1º, ITENS 7.02 E 7.05, 52, §1º, 125, CAPUT E §1º, ACRESCENTA O PARÁGRAFO ÚNICO AO 128-A, ALTERA O ART. 157, CAPUT E § 2º, 230, INCISO V, §2º E ACRESCENTA O §4º, ART. 238, § 4º, E, REVOGA O ART. 50-C, TODOS DA LEI MUNICIPAL Nº 4.535, DE 26 DE DEZEMBRO DE 2017, QUE ALTERA E CONSOLIDA O TEXTO DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5395/pl_no._73.2024_-_referenda_convenio_estado_rs.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5395/pl_no._73.2024_-_referenda_convenio_estado_rs.docx</t>
   </si>
   <si>
     <t>“REFERENDA A ASSINATURA DO TERMO DE COOPERAÇÃO FPE Nº 4357/2024, FIRMADO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETÁRIA DA SEGURANÇA PÚBLICA, COM INTERVENÇÃO DA BRIGADA MILITAR E CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PUBLICA DO MUNICÍPIO E AUTORIZA REPASSE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5408/pl_no._74.2024_-_loa_2025.docx</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5408/pl_no._74.2024_-_loa_2025.docx</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DOIS IRMÃOS PARA O EXERCÍCIO FINANCEIRO DE 2025.”</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5415/pl_75-2024-autoriza-sub.-social-os-moicanos-cultural-cantares-cmdca.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5415/pl_75-2024-autoriza-sub.-social-os-moicanos-cultural-cantares-cmdca.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO SOCIAL AO GRUPO ESCOTEIRO OS MOICANOS-152 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5416/pl_76-2024-altera-lei-5327-2024-calendario-mun.-eventos-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5416/pl_76-2024-altera-lei-5327-2024-calendario-mun.-eventos-2024.doc</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5420/pl_77-2024-atualizacao-creditos-tribut.-nao-tribtuarios-2025.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5420/pl_77-2024-atualizacao-creditos-tribut.-nao-tribtuarios-2025.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CORRIGIR OS CRÉDITOS DE ORIGEM TRIBUTÁRIA OU NÃO TRIBUTÁRIA PARA A COMPETÊNCIA DE 2025, EM PERCENTUAL QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5421/pl_78-2024-autoriza-cred.-suplementar-smf.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5421/pl_78-2024-autoriza-cred.-suplementar-smf.doc</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5422/pl_79-2024-outorga-concessao-veiculos-consepro.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5422/pl_79-2024-outorga-concessao-veiculos-consepro.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORMALIZAR TERMO DE CONCESSÃO DE USO COM O CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DE DOIS IRMÃOS – CONSEPRO, PARA TRANSFERÊNCIA DA POSSE DE VEÍCULOS AUTOMOTORES PARA POLICIAMENTO MILITAR OU CIVIL NO MUNICÍPIO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5423/pl_80-2024-altera-lei-5.96-2024-art.-1o.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5423/pl_80-2024-altera-lei-5.96-2024-art.-1o.doc</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 1º DA LEI MUNICIPAL Nº 5.396, DE 09 DE JULHO DE 2024, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER OS IMÓVEIS PÚBLICOS QUE ESPECIFICA, MEDIANTE CESSÃO DE USO, À COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN.”</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5430/pl_no._81.2024_-_autoriza-contrato-temporario-sms-licenca-gestante-tec.-enfermagem.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5430/pl_no._81.2024_-_autoriza-contrato-temporario-sms-licenca-gestante-tec.-enfermagem.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) TÉCNICO ENFERMAGEM, REGIME 40H SEMANAIS, PARA REDE MUNICIPAL DE SAÚDE.”</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5434/pl_82-2024-autoriza-contrato-temporario-smps-biologo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5434/pl_82-2024-autoriza-contrato-temporario-smps-biologo.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) BIÓLOGO, REGIME DE 34 HORAS SEMANAIS, PARA O DEPARTAMENTO MUNICIPAL DE MEIO AMBIENTE.”</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5435/pl_83-2024-autoriza-subvencao-consepro-veiculo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5435/pl_83-2024-autoriza-subvencao-consepro-veiculo.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇÃO AO CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DO MUNICÍPIO DE DOIS IRMÃOS - CONSEPRO, ENTIDADE DA SOCIEDADE CIVIL SEM FINS LUCRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5436/pl_84-2024-prorroga-a-concessao-benef.-aluguel-social_1.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5436/pl_84-2024-prorroga-a-concessao-benef.-aluguel-social_1.doc</t>
   </si>
   <si>
     <t>"PRORROGA O ALUGUEL SOCIAL PREVISTO NO ARTIGO 1º DA LEI MUNICIPAL 5.228, DE 27 DE JUNHO DE 2023, NORMA QUE CRIA O BENEFÍCIO DE ALUGUEL SOCIAL NO MUNICÍPIO DE DOIS IRMÃOS - RS PARA AMPARO EM SITUAÇÃO DE EMERGÊNCIA E/OU CALAMIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS, PRORROGADO POR OCASIÃO DA LEI MUNICIPAL 5.228, DE 27 DE JUNHO DE 2023.”</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5441/pl_85-2024-subvencoes-entidades-ano-calendario-2025.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5441/pl_85-2024-subvencoes-entidades-ano-calendario-2025.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL DO MUNICÍPIO DE DOIS IRMÃOS NO ANO/CALENDÁRIO 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5442/pl_86-2024-subvencao-ass.-cultural-cantares-r_-560.000_00.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5442/pl_86-2024-subvencao-ass.-cultural-cantares-r_-560.000_00.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO CULTURAL CANTARES - ACC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5443/pl_87-2024-autoriza-cred.-especial-smash.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5443/pl_87-2024-autoriza-cred.-especial-smash.doc</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5444/pl_88-2024-homenagem-nova-ponte-joao-arnildo-mallmann.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5444/pl_88-2024-homenagem-nova-ponte-joao-arnildo-mallmann.doc</t>
   </si>
   <si>
     <t>“DENOMINA PONTE JOÃO ARNILDO MALLMANN A NOVA PONTE SOBRE O ARROIO FEITORIA, NESTA CIDADE, QUE INTERLIGA OS BAIRROS BEIRA RIO E VILA ROSA/SÃO JOÃO.”</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5445/pl_89-2024-autoriza-cred.-especial-smisp.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5445/pl_89-2024-autoriza-cred.-especial-smisp.doc</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5448/pl_90-2024-autoriza-cred.-especial-smde-r_-560.000_00-museu.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5448/pl_90-2024-autoriza-cred.-especial-smde-r_-560.000_00-museu.doc</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5449/pl_91-2024-contratacao-professores-ano-letivo-2025.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5449/pl_91-2024-contratacao-professores-ano-letivo-2025.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO E PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 17 (DEZESSETE) PROFESSORES DA EDUCAÇÃO INFANTIL E ANOS INICIAIS - 22H SEMANAIS, 02 (DOIS) PROFESSORES DA EDUCAÇÃO INFANTIL E ANOS INICIAIS - 25H SEMANAIS, 03 (TRÊS) PROFESSORES DA EDUCAÇÃO INFANTIL E ANOS INICIAIS - 40H SEMANAIS, 01 (UM) MONITOR EDUCACIONAL - 40H SEMANAIS, 01 (UM) PROFESSOR DE LÍNGUA PORTUGUESA - 22H SEMANAIS, 01(UM) PROFESSOR DE LÍNGUA PORTUGUESA - 25H SEMANAIS, 01 (UM) PROFESSOR DE CIÊNCIAS - 22H SEMANAIS, 02 ( DOIS) PROFESSORES DE EDUCAÇÃO FÍSICA - 22H SEMANAIS, 02 ( DOIS) PROFESSORES DE EDUCAÇÃO FÍSICA - 25H SEMANAIS, 03 (TRÊS) PROFESSORES DE GEOGRAFIA - 22H SEMANAIS; 01(UM ) PROFESSOR DE MATEMÁTICA - 22H SEMANAIS E  01(UM)  PROFESSOR DE ENSINO RELIGIOSO - 22H SEMANAIS, TODOS PARA REDE MUNICIPAL DE EDUCAÇÃO”</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5450/pl_92-2024-autoriza-contrato-temporario-sms-nutricionista.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5450/pl_92-2024-autoriza-contrato-temporario-sms-nutricionista.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, 01 (UM) NUTRICIONISTA, REGIME DE 20 HORAS SEMANAIS, PARA A REDE MUNICIPAL DE SAÚDE - UBS.”</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5451/pl_93-2024_-_modifica_estrutua_adm._2025_enviado.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5451/pl_93-2024_-_modifica_estrutua_adm._2025_enviado.doc</t>
   </si>
   <si>
     <t>“ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5452/pl_94-2024_-_altera_lei_2.501-2008_nova_estruturacao_enviado.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5452/pl_94-2024_-_altera_lei_2.501-2008_nova_estruturacao_enviado.doc</t>
   </si>
   <si>
     <t>“ALTERA O QUADRO DO ARTIGO 20 E O ANEXO II DA LEI MUNICIPAL Nº 2501, DE 07 DE ABRIL DE 2008, QUE ESTABELECE O PLANO DOS QUADROS DE CARGOS E FUNÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5453/pl_95-2024-modifica-ldo-lei-5419-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5453/pl_95-2024-modifica-ldo-lei-5419-2024.doc</t>
   </si>
   <si>
     <t>“MODIFICA OS ARTIGOS 1, 3º E 4º E SUBSTITUI OS ANEXOS DO ART. 14, TODOS DA LEI Nº 5.435, DE 3 DE DEZEMBRO DE 2024, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DOIS IRMÃOS PARA O EXERCÍCIO FINANCEIRO DE 2025, E, SUBSTITUI O ANEXO III DA LEI Nº 5.419, DE 24 DE SETEMBRO DE 2024, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5454/pl_96-2024-autoriza-cred.-especial-cm.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5454/pl_96-2024-autoriza-cred.-especial-cm.doc</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5455/pl_97-2024-altera-lei-subvencoes-entidades-ano-calendario-2025.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5455/pl_97-2024-altera-lei-subvencoes-entidades-ano-calendario-2025.doc</t>
   </si>
   <si>
     <t>"ALTERA O ART. 5º DA LEI 5.437 DE 10 DE DEZEMBRO DE 2024 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCESSÃO DE SUBVENÇÃO E CONTRIBUIÇÃO SOCIAL A ENTIDADES DA SOCIEDADE CIVIL DO MUNICÍPIO DE DOIS IRMÃOS NO ANO/CALENDÁRIO 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto-de-lei-complementar-03-2024-est.-criterio-contribuicao-aposentadoras-cfe.-lc-01-2022.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto-de-lei-complementar-03-2024-est.-criterio-contribuicao-aposentadoras-cfe.-lc-01-2022.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRITÉRIO TEMPO DE CONTRIBUIÇÃO PARA APOSENTADORIAS CONFORME REGRAS DA LEI COMPLEMENTAR Nº 1, DE 18 DE OUTUBRO DE 2022, QUE REESTRUTURA O PLANO DE BENEFÍCIOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE DOIS IRMÃOS – RPPSMDI.”</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5095/pll_no._01_2024_-altera_lei_suprimento_de_fundos_-_mesa_diretora.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5095/pll_no._01_2024_-altera_lei_suprimento_de_fundos_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 5.077/2022 que “Dispõe sobre a concessão, a aplicação e a prestação de contas do suprimento de fundos no âmbito da Câmara de Vereadores de Dois Irmãos/RS.”</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5131/pll__2_2024_altera_lei_semana_seguranca_do_transito.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5131/pll__2_2024_altera_lei_semana_seguranca_do_transito.doc</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 5.339/2024 QUE “INSTITUI A “SEMANA MUNICIPAL DE SEGURANÇA NO TRÂNSITO”, ANUALMENTE, NO MUNICÍPIO DOIS IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5132/pll__3_2024_altera_nome_de_rua_para_ipe_amarelo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5132/pll__3_2024_altera_nome_de_rua_para_ipe_amarelo.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua Sete, localizada no Loteamento do Lago, no bairro Bela Vista, para “Rua Ipê Amarelo” em toda a sua extensão.”</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5147/pll_04_2024_reajuste_servidores_da_camara.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5147/pll_04_2024_reajuste_servidores_da_camara.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, da remuneração dos servidores públicos da Câmara de Vereadores de Dois Irmãos, ativos e inativos, bem como autoriza a concessão de aumento para esses servidores.”</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5148/pll_05_2024_vale_alimentacao_servidores_camara.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5148/pll_05_2024_vale_alimentacao_servidores_camara.doc</t>
   </si>
   <si>
     <t>“Altera o art. 3° da lei n° 2.873/2010, de 25 de maio de 2010, que institui o benefício de vale-alimentação para os servidores da Câmara de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5149/pll_06_2024_bolsa_estagiarios.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5149/pll_06_2024_bolsa_estagiarios.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, bem como autoriza a concessão de aumento da bolsa-auxílio concedida aos estudantes estagiários da Câmara Municipal de Vereadores de Dois Irmãos.”</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5150/pll_07_2024_subsidio_vereadores.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5150/pll_07_2024_subsidio_vereadores.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios dos Vereadores do município de Dois Irmãos”</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5151/pll_08_2024_subsidio_prefeito_e_vice.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5151/pll_08_2024_subsidio_prefeito_e_vice.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral, anual, dos subsídios do Prefeito e Vice-Prefeito do Município de Dois Irmãos”</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5152/pll_09_2024_subsidio_secretarios.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5152/pll_09_2024_subsidio_secretarios.doc</t>
   </si>
   <si>
     <t>“Estabelece o índice para revisão geral anual dos subsídios dos Secretários Municipais”</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5166/pll_10_2024_subsidio_prefeito_e_vice_legislatura_2025_a_2028.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5166/pll_10_2024_subsidio_prefeito_e_vice_legislatura_2025_a_2028.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito Municipal para o quadriênio 2025/2028 e dá outras providências.”</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5167/pll_11_2024_subsidio_secretarios_legislatura_2025_a_2028.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5167/pll_11_2024_subsidio_secretarios_legislatura_2025_a_2028.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios dos Secretários Municipais para o quadriênio 2025/2028 e dá outras providências.”</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5168/pll_12_2024_subsidio_vereadores_legislatura_2025_a_2028.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5168/pll_12_2024_subsidio_vereadores_legislatura_2025_a_2028.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios dos Vereadores para o quadriênio 2025/2028 e dá outras providências.”</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5169/pll_13_2024_define_atividades_insalubres.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5169/pll_13_2024_define_atividades_insalubres.doc</t>
   </si>
   <si>
     <t>“Define atividades insalubres para efeitos de percepção do adicional correspondente, atualiza e consolida legislação sobre o tema no âmbito do Poder Legislativo de Dois Irmãos/RS, e dá outras providências.”</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5179/pll__14_2024_altera_nome_de_rua_para_arno_lampert.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5179/pll__14_2024_altera_nome_de_rua_para_arno_lampert.doc</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua 396, localizada no bairro Vila Rosa, para “Rua Arno Lampert” em toda a sua extensão.”</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5181/pll__15_2024_institui_maio_furta_cor.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5181/pll__15_2024_institui_maio_furta_cor.doc</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Dois Irmãos/RS, o Mês Maio Furta-cor, dedicado às Ações de Conscientização, Incentivo ao Cuidado e Promoção da Saúde Mental de pessoas gestantes e puérperas.”</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5206/pll__16_2024_reducao_progressiva_da_aquisicao_de_material_plastico_descartavel.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5206/pll__16_2024_reducao_progressiva_da_aquisicao_de_material_plastico_descartavel.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REDUÇÃO PROGRESSIVA DA AQUISIÇÃO DE MATERIAL PLÁSTICO DESCARTÁVEL, À BASE DE POLIETILENO OU DE DERIVADOS DE PETRÓLEO, DESTINADOS AO CONSUMO DE BEBIDAS E ALIMENTOS NOS ÓRGÃOS PÚBLICOS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5240/pll__17_2024_semana_municipal_do_lixo_zero.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5240/pll__17_2024_semana_municipal_do_lixo_zero.doc</t>
   </si>
   <si>
     <t>“INSTITUI A SEMANA DO LIXO ZERO NO MUNICÍPIO DE DOIS IRMÃOS/RS”</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5281/pll__18_2024_-_altera_lei_castracao_e_microchipagem.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5281/pll__18_2024_-_altera_lei_castracao_e_microchipagem.doc</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 5.305/2023 QUE “CRIA O PROGRAMA MUNICIPAL DE CASTRAÇÃO CIRÚRGICA E MICROCHIPAGEM GRATUITAS DE CÃES E GATOS DE DOIS IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.””</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5282/pll__19_2024_-_animal_simbolo_bugio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5282/pll__19_2024_-_animal_simbolo_bugio.doc</t>
   </si>
   <si>
     <t>“INSTITUI O ANIMAL SÍMBOLO DE DOIS IRMÃOS.”</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5283/pll__20_2024_altera_nome_para_rua_das_orquideas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5283/pll__20_2024_altera_nome_para_rua_das_orquideas.doc</t>
   </si>
   <si>
     <t>“Altera a denominação de logradouro do Município”</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5284/pll__21_2024_altera_nome_para_rua_das_margaridas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5284/pll__21_2024_altera_nome_para_rua_das_margaridas.doc</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5285/pll__22_2024_altera_nome_para_rua_dos_cravos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5285/pll__22_2024_altera_nome_para_rua_dos_cravos.doc</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5286/pll__23_2024_altera_nome_para_rua_das_magnolias.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5286/pll__23_2024_altera_nome_para_rua_das_magnolias.doc</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5287/pll__24_2024_altera_nome_para_rua_das_lavandas.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5287/pll__24_2024_altera_nome_para_rua_das_lavandas.doc</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5288/pll__25_2024_altera_nome_para_rua_rio_grande_do_sul.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5288/pll__25_2024_altera_nome_para_rua_rio_grande_do_sul.doc</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5289/pll__26_2024_altera_nome_para_rua_dos_hibiscos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5289/pll__26_2024_altera_nome_para_rua_dos_hibiscos.doc</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5290/pll__27_2024_altera_nome_para_rua_concordia.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5290/pll__27_2024_altera_nome_para_rua_concordia.doc</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5291/pll__28_2024_altera_nome_para_rua_distrito_federal.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5291/pll__28_2024_altera_nome_para_rua_distrito_federal.doc</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5297/pll__29_2024_altera_nome_para_rua_das_bromelias.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5297/pll__29_2024_altera_nome_para_rua_das_bromelias.doc</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5397/pll__30_2024_-_altera_lei_castracao_e_microchipagem.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5397/pll__30_2024_-_altera_lei_castracao_e_microchipagem.doc</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_resolucao_01_2024_-_agente_de_contratacao_pregoeiro_e_equipes_de_apoio..doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_resolucao_01_2024_-_agente_de_contratacao_pregoeiro_e_equipes_de_apoio..doc</t>
   </si>
   <si>
     <t>“REGULAMENTA SEM LIMITAR, AS FUNÇÕES DO AGENTE DE CONTRATAÇÕES, EQUIPE DE APOIO E COMISSÃO DE CONTRATAÇÃO, A GESTÃO E FISCALIZAÇÃO DOS CONTRATOS”.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto_de_resolucao_02_2024_-_celebracao_de_contratos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto_de_resolucao_02_2024_-_celebracao_de_contratos.doc</t>
   </si>
   <si>
     <t>“REGULAMENTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE DOIS IRMÃOS/RS, A CELEBRAÇÃO DE CONTRATOS E TERMOS ADITIVOS NA FORMA ELETRÔNICA, NO ÂMBITO DA LEI FEDERAL Nº 14.133/2021.”</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5195/projeto_de_resolucao_03_2024_-_bens_de_luxo.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5195/projeto_de_resolucao_03_2024_-_bens_de_luxo.doc</t>
   </si>
   <si>
     <t>“REGULAMENTA, NOS TERMOS DO DISPOSTO NO § 1º, ART. 20 DA LEI Nº 14.133/2021, O ENQUADRAMENTO DOS BENS DE CONSUMO ADQUIRIDOS PARA SUPRIR AS DEMANDAS DA CÂMARA MUNICIPAL DE VEREADORES DE DOIS IRMÃOS, NAS CATEGORIAS DE QUALIDADE COMUM E DE LUXO.”.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_resolucao_04_2024_-_pesquisa_de_precos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_resolucao_04_2024_-_pesquisa_de_precos.doc</t>
   </si>
   <si>
     <t>“INSTITUI NORMAS DE PROCEDIMENTO ADMINISTRATIVO PARA A REALIZAÇÃO DE PESQUISA DE PREÇOS PARA AQUISIÇÃO DE BENS E CONTRATAÇÃO DE SERVIÇOS EM GERAL, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE DOIS IRMÃOS/RS.”</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_resolucao_05_2024_-_sistema_de_registro_de_precos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_resolucao_05_2024_-_sistema_de_registro_de_precos.doc</t>
   </si>
   <si>
     <t>“REGULAMENTA O SISTEMA DE REGISTRO DE PREÇOS NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE DOIS IRMÃOS/RS, NOS TERMOS DA LEI FEDERAL N.º 14.133/2021.”</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_resolucao_06_2024_-_procedimentos_internos.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_resolucao_06_2024_-_procedimentos_internos.doc</t>
   </si>
   <si>
     <t>“DISCIPLINA OS PROCEDIMENTOS INTERNOS DE PEQUENAS COMPRAS E/OU CONTRATAÇÕES A SEREM OBSERVADOS PELA CÂMARA MUNICIPAL DE VEREADORES DE DOIS IRMÃOS/RS, NAS AQUISIÇÕES DE BENS E SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5350/projeto_de_resolucao_07_2024_-_imprensa_oficial.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5350/projeto_de_resolucao_07_2024_-_imprensa_oficial.doc</t>
   </si>
   <si>
     <t>“INSTITUI O MEIO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS NO ÂMBITO DA CÂMARA DE VEREADORES DE DOIS IRMÃOS”</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_resolucao_08_2024_-_viagem_ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_resolucao_08_2024_-_viagem_ramon.doc</t>
   </si>
   <si>
     <t>“AUTORIZA VIAGEM DE VEREADOR PARA BRASÍLIA (DF).”</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5425/pr_no._09.2024_mesa_diretora_-_altera_resolucao_no._11.2024_que_autoriza_viagem_de_vereador_para_brasilia_regime_de_urgencia.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5425/pr_no._09.2024_mesa_diretora_-_altera_resolucao_no._11.2024_que_autoriza_viagem_de_vereador_para_brasilia_regime_de_urgencia.doc</t>
   </si>
   <si>
     <t>“ALTERA A RESOLUÇÃO Nº 11/2024, DE 12 DE NOVEMBRO DE 2024 QUE “AUTORIZA VIAGEM DE VEREADOR PARA BRASÍLIA (DF).””</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5207/proposta-de-emenda-a-lom-artigo-7a-alteracao.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5207/proposta-de-emenda-a-lom-artigo-7a-alteracao.doc</t>
   </si>
   <si>
     <t>“ALTERA O ART. 7º DA LEI ORGÂNICA MUNICIPAL.”</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5073/req._no._001.2024_-_voto_de_pesar_sr._romeo_spohr_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5073/req._no._001.2024_-_voto_de_pesar_sr._romeo_spohr_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Romeo Spohr, falecido no dia 13 de janeiro de 2024, aos 83 anos de idade.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5074/req._no._002.2024_-_voto_de_pesar_sra._lilli_dieter_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5074/req._no._002.2024_-_voto_de_pesar_sra._lilli_dieter_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Lilli Dieter, falecida no dia 06 de janeiro de 2024, aos 81 anos de idade.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5075/req._no._003.2024_-_voto_de_pesar_sr._jorge_ignacio_mallmann_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5075/req._no._003.2024_-_voto_de_pesar_sr._jorge_ignacio_mallmann_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Jorge Ignácio Mallmann, falecido no dia 27 de dezembro de 2023, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5076/req._no._004.2024_-_voto_de_pesar_sr._jose_remi_scholles_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5076/req._no._004.2024_-_voto_de_pesar_sr._jose_remi_scholles_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. José Remi Scholles, falecido no dia 05 de dezembro de 2023, aos 71 anos de idade.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5084/req._no._005.2024_-_voto_de_congratulacoes_aecb_uniao_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5084/req._no._005.2024_-_voto_de_congratulacoes_aecb_uniao_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES a AECB União, pelos 67 anos de fundação, comemorados no dia 02 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5086/req._no._006.2024_-_licenca_ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5086/req._no._006.2024_-_licenca_ramon.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereador do dia 09 de fevereiro a 18 de fevereiro de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_no._007.2024_-_licenca_darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_no._007.2024_-_licenca_darlei.doc</t>
   </si>
   <si>
     <t>Licença do cargo de vereador do dia 09 de fevereiro a 12 de fevereiro de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5100/req._no._008.2024_-_voto_de_pesar_sr._arlindo_cassola-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5100/req._no._008.2024_-_voto_de_pesar_sr._arlindo_cassola-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Arlindo Cassola, falecido no dia 18 de fevereiro de 2024, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5107/req._no._009.2024_-_voto_de_pesar_sr._alexandre_lopes_de_oliveira_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5107/req._no._009.2024_-_voto_de_pesar_sr._alexandre_lopes_de_oliveira_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Alexandre Lopes de Oliveira, falecido no dia 21 de fevereiro de 2024, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5108/req._no._010.2024_-_voto_de_pesar_sra._maria_noemia_dapper_steffen_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5108/req._no._010.2024_-_voto_de_pesar_sra._maria_noemia_dapper_steffen_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Noemia Dapper Steffen, falecida no dia 25 de fevereiro de 2024, aos 58 anos de idade.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5109/req._no._011.2024_-_voto_de_pesar_sr._libanio_garcia_de_mattos_-_ver._nilton.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5109/req._no._011.2024_-_voto_de_pesar_sr._libanio_garcia_de_mattos_-_ver._nilton.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Libanio Garcia de Mattos, falecido no dia 24 de fevereiro de 2024, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_12_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_12_2024.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm requerer que, após tramitação regimental, seja remetida cópia dos relatórios produzidos pelo Órgão Central do_x000D_
 Sistema de Controle Interno ao longo do ano de 2023, garantindo amplo acesso e conhecimento acerca dos seu conteúdo e orientações.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5117/req._no._013.2024_-_voto_de_pesar_sra._elly_strassburger_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5117/req._no._013.2024_-_voto_de_pesar_sra._elly_strassburger_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Elly Strassburger, falecida no dia 03 de março de 2024, aos 88 anos de idade.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5119/req._no._014.2024_-_voto_de_pesar_sr._alexandro_lehnen_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5119/req._no._014.2024_-_voto_de_pesar_sr._alexandro_lehnen_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Alexandro Lehnen, falecido no dia 1º de março de 2024, aos 50 anos de idade.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5122/req._no._015.2024_-_voto_de_pesar_sra._elga_hedwig_muller_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5122/req._no._015.2024_-_voto_de_pesar_sra._elga_hedwig_muller_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Elga Hedwig Muller, falecida no dia 19 de fevereiro de 2024, aos 86 anos de idade.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5123/req._no._016.2024_-_voto_de_pesar_sr._sidinei_davila_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5123/req._no._016.2024_-_voto_de_pesar_sr._sidinei_davila_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Sidinei Davila, falecido no dia 07 de março de 2024, aos 39 anos de idade.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5125/req._no._017.2024_-_voto_de_pesar_sra._maria_cristina_ludwig_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5125/req._no._017.2024_-_voto_de_pesar_sra._maria_cristina_ludwig_-_ver._celina.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Cristina Ludwig, falecida no dia 06 de março de 2024, aos 56 anos de idade.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5129/req._no._018.2024_-_voto_de_pesar_sra._dulce_ivone_wingert_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5129/req._no._018.2024_-_voto_de_pesar_sra._dulce_ivone_wingert_-_ver._celina.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Dulce Ivone Wingert, falecida no dia 07 de março de 2024, aos 82 anos de idade.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5130/req._no._019.2024_-_voto_de_pesar_sr._luiz_alexio_johann_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5130/req._no._019.2024_-_voto_de_pesar_sr._luiz_alexio_johann_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Luiz Alexio Johann, falecido no dia 07 de março de 2024, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5140/req._no._020.2024_-_voto_de_pesar_srta._danyele_costa_torres_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5140/req._no._020.2024_-_voto_de_pesar_srta._danyele_costa_torres_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Srta. Danyele Costa Torres, falecida no dia 10 de março de 2024, aos 31 anos de idade.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_21_2024_regime_de_urgencia_pll_04_a_09_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_21_2024_regime_de_urgencia_pll_04_a_09_2024.doc</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara de Vereadores de Dois Irmãos, através de seus membros, vem requerer que os Projetos de Lei Legislativo nº 04/2024 a 09/2024 tramitem em regime de urgência.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5156/req._no._022.2024_-_licenca_sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5156/req._no._022.2024_-_licenca_sheila.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereadora do dia 1º de abril a 30 de abril de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_23_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_23_2024.doc</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm requerer que, após tramitação regimental, seja enviada pelo Poder Executivo Municipal cópia dos relatórios com diagnóstico produzido pelo fiscal do contrato firmado com o Hospital São José, especificando as necessidades de ajustes na gestão e as demandas de investimentos e reformas no hospital.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5163/req._no._024.2024_-_voto_de_congratulacoes_tenda_da_figueira_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5163/req._no._024.2024_-_voto_de_congratulacoes_tenda_da_figueira_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a Tenda da Figueira, pelos 40 anos de fundação, comemorados em dezembro de 2023.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5165/req._no._025.2024_-_voto_de_pesar_sr._paulo_jair_hansen_-_ver._nilton.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5165/req._no._025.2024_-_voto_de_pesar_sr._paulo_jair_hansen_-_ver._nilton.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Jair Hansen, falecido no dia 26 de março de 2024, aos 50 anos de idade.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5174/req._no._026.2024_-_voto_de_pesar_sr._luis_fernando_cardenal_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5174/req._no._026.2024_-_voto_de_pesar_sr._luis_fernando_cardenal_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Luís Fernando Cardenal, falecido no dia 28 de março de 2024, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5175/req._no._027.2024_-_voto_de_pesar_sra._dulci_boufleuher_-_ver._marcio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5175/req._no._027.2024_-_voto_de_pesar_sra._dulci_boufleuher_-_ver._marcio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Dulci Boufleuher, falecida no dia 31 de março de 2024, aos 82 anos de idade.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5176/req._no._028.2024_-_voto_de_pesar_sra._noeli_da_silva_lauxen_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5176/req._no._028.2024_-_voto_de_pesar_sra._noeli_da_silva_lauxen_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Noeli da Silva Lauxen, falecida no dia 26 de março de 2024, aos 56 anos de idade.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5177/req._no._029.2024_-_voto_de_congratulacoes_josiane_bencke_-_ver._marcio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5177/req._no._029.2024_-_voto_de_congratulacoes_josiane_bencke_-_ver._marcio.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES a Srta. Josiane Rafaela Bencke, pela conquista no campeonato Sul-Americano Sub-17.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5178/requerimento_30_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5178/requerimento_30_2024.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Escola Primavera, pelo Projeto Cooperativismo Escolar (Cooperprima), tendo sido escolhida na categoria Empreendedorismo na Escola. O Projeto foi finalista do Prêmio Prefeitura Empreendedora do SEBRAE RS.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5191/req._no._031.2024_-_voto_de_pesar_sr._paulo_alfredo_lehnen_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5191/req._no._031.2024_-_voto_de_pesar_sr._paulo_alfredo_lehnen_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Alfredo Lehnen, falecido no dia 15 de abril de 2024, aos 73 anos de idade.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5192/requerimento_32_2024_regime_de_urgencia_proj_resolucao_01_a_06_e_pdl_01.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5192/requerimento_32_2024_regime_de_urgencia_proj_resolucao_01_a_06_e_pdl_01.doc</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara de Vereadores de Dois Irmãos vem requerer que os Projetos de Resolução 01/2024 a 06/2024, assim como o Projeto de Decreto Legislativo nº 01/2024, tramitem em regime de urgência.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5210/req._no._033.2024_-_voto_de_pesar_sr._nelson_mior_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5210/req._no._033.2024_-_voto_de_pesar_sr._nelson_mior_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Nelson Miôr, falecido no dia 21 de abril de 2024, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5211/req._no._034.2024_-_voto_de_pesar_sra._helga_feiten_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5211/req._no._034.2024_-_voto_de_pesar_sra._helga_feiten_-_ver._celina.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Helga Feiten, falecida no dia 26 de abril de 2024, aos 92 anos de idade.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5213/req._no._035.2024_-_voto_de_pesar_sr._armando_majolo_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5213/req._no._035.2024_-_voto_de_pesar_sr._armando_majolo_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Armando Majolo, falecido no dia 24 de abril de 2024, aos 82 anos de idade.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5214/req._no._036.2024_-_voto_de_pesar_sr._canisio_boufleuher_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5214/req._no._036.2024_-_voto_de_pesar_sr._canisio_boufleuher_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Canisio Boufleuher, falecido no dia 27 de abril de 2024, aos 61 anos de idade.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5215/req._no._037.2024_-_voto_de_pesar_sr._cerillo_schneider_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5215/req._no._037.2024_-_voto_de_pesar_sr._cerillo_schneider_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Cerillo Schneider, falecido no dia 1º de maio de 2024, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5216/req._no._038.2024_-_voto_de_pesar_sra._nelcy_maria_schossler_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5216/req._no._038.2024_-_voto_de_pesar_sra._nelcy_maria_schossler_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Nelcy Maria Schossler, falecida no dia 04 de maio de 2024, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5225/req._no._039.2024_-_voto_de_pesar_sr._edio_wobeto_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5225/req._no._039.2024_-_voto_de_pesar_sr._edio_wobeto_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Edio Wobeto, falecido no dia 09 de maio de 2024, aos 65 anos de idade.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5226/req._no._040.2024_-_voto_de_pesar_srta._tatiane_scholtz_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5226/req._no._040.2024_-_voto_de_pesar_srta._tatiane_scholtz_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Srta. Tatiane Scholtz, falecida no dia 10 de maio de 2024, aos 33 anos de idade.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5227/req._no._041.2024_-_voto_de_pesar_srta._roseli_de_oliveira_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5227/req._no._041.2024_-_voto_de_pesar_srta._roseli_de_oliveira_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Roseli de Oliveira, falecida no dia 11 de maio de 2024, aos 39 anos de idade.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5229/req._no._042.2024_-_infos_pmdi_-_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5229/req._no._042.2024_-_infos_pmdi_-_ver._darlei.doc</t>
   </si>
   <si>
     <t>Que seja solicitada ao Poder Executivo Municipal apresente a esta Casa um gráfico com o comparativo dos faltosos nas consultas ou atendimentos agendados nas unidades básicas de saúde de Dois Irmãos nos últimos dois anos._x000D_
 _x000D_
 Caso seja possível, que seja feito um comparativo em percentuais com outros municípios, com perfil econômico semelhante ao nosso, principalmente no que se refere ao número de industriários que temos na nossa cidade.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5230/req._no._043.2024_-_voto_de_pesar_sr._leonir_rockenbach_-_ver._celina.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5230/req._no._043.2024_-_voto_de_pesar_sr._leonir_rockenbach_-_ver._celina.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sr. Leonir Rockenbach, falecido no dia 09 de maio de 2024, aos 48 anos de idade.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5235/req._no._044.2024_-_voto_de_pesar_sr._marino_birk_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5235/req._no._044.2024_-_voto_de_pesar_sr._marino_birk_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Marino Birk, falecido no dia 16 de maio de 2024, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5236/req._no._045.2024_-_votos_de_congratulacoes_dia_do_gari_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5236/req._no._045.2024_-_votos_de_congratulacoes_dia_do_gari_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES aos Garis do Município de Dois Irmãos, parabenizando pelo Dia do Gari, comemorado no dia 16 de maio.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5244/req._no._046.2024_-_voto_de_pesar_sra._lisani_marmitt_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5244/req._no._046.2024_-_voto_de_pesar_sra._lisani_marmitt_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Lisani Marmitt, falecida no dia 23 de maio de 2024, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_no._047.2022_-_voto_de_pesar_sr._rudi_back_zimmermann-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_no._047.2022_-_voto_de_pesar_sr._rudi_back_zimmermann-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Rudi Back Zimmermann, falecido no dia 24 de maio de 2024.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5249/req._no._048.2024_-_voto_de_congratulacoes_acefa_-_ver._tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5249/req._no._048.2024_-_voto_de_congratulacoes_acefa_-_ver._tavares.doc</t>
   </si>
   <si>
     <t>- Que seja encaminhado VOTOS DE CONGRATULAÇÕES à ASSOCIAÇÃO CASA ESPIRITUAL FRANCISCO DE ASSIS (ACEFA), pelos 30 anos de fundação, comemorados em 26 de maio de 2024.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5250/req._no._049.2024_-_licenca_paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5250/req._no._049.2024_-_licenca_paulino.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereador no dia 10 de junho de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5251/req._no._050.2024_-_licenca_sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5251/req._no._050.2024_-_licenca_sheila.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereador do dia 1º de junho a 30 de junho de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5257/req._no._051.2024_-_voto_de_congratulacoes_curte_arte_-_ver._tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5257/req._no._051.2024_-_voto_de_congratulacoes_curte_arte_-_ver._tavares.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à CURTO ARTE COMPANHIA DE TEATRO, pelos 32 anos de fundação, comemorados em 1º de junho de 2024.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5264/req._no._052.2024_-_voto_de_pesar_sr._antonio_carlos_wickert_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5264/req._no._052.2024_-_voto_de_pesar_sr._antonio_carlos_wickert_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Antonio Carlos Wickert, falecido no dia 09 de junho de 2024, aos 42 anos de idade.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5268/req._no._053.2024_-_voto_de_congratulacoes_liga_fem._combate_cancer_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5268/req._no._053.2024_-_voto_de_congratulacoes_liga_fem._combate_cancer_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Liga Feminina de Combate ao Câncer de Dois Irmãos, pelos 20 anos de fundação.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5270/req._no._054.2024_-_voto_de_pesar_sr._oscar_marmitt_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5270/req._no._054.2024_-_voto_de_pesar_sr._oscar_marmitt_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Oscar Marmitt, falecido no dia 16 de junho de 2024, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5271/requerimento_55_2024_regime_de_urgencia_pl_052_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5271/requerimento_55_2024_regime_de_urgencia_pl_052_2024.doc</t>
   </si>
   <si>
     <t>Requerimento de tramitação em Regime de Urgência ao PL 052/2024.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5272/req._no._056.2024_-_voto_de_congratulacoes_enio_volpatto_de_moraes_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5272/req._no._056.2024_-_voto_de_congratulacoes_enio_volpatto_de_moraes_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à ENIO VOLPATTO DE MORAES, servidor público do Município de Dois Irmãos, que se aposentou no dia 12 de junho de 2024.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5273/req._no._057.2024_-_voto_de_pesar_sra._hedwig_sander_strassburger_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5273/req._no._057.2024_-_voto_de_pesar_sra._hedwig_sander_strassburger_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Hedwig Sander Strassburger, falecida no dia 18 de junho de 2024, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5274/req._no._058.2024_-_voto_de_pesar_sra._vera_lucia_stocker_borges_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5274/req._no._058.2024_-_voto_de_pesar_sra._vera_lucia_stocker_borges_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Vera Lúcia Stocker Borges, falecida no dia 19 de junho de 2024, aos 63 anos de idade.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5276/req._no._059.2024_-_voto_de_pesar_sra._lucilda_herminda_eichler_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5276/req._no._059.2024_-_voto_de_pesar_sra._lucilda_herminda_eichler_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Lucilda Herminda Eichler, falecida no dia 20 de junho de 2024, aos 80 anos de idade.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5278/req._no._060.2024_-_voto_de_pesar_sra._irma_barbarina_buttenbender_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5278/req._no._060.2024_-_voto_de_pesar_sra._irma_barbarina_buttenbender_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Irmã Barbarina Buttenbender, falecida no dia 23 de junho de 2024, aos 93 anos de idade.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>Ederson Arantes Bueno, Paulino Adalberto Renz</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5279/req._no._061.2024_-_convite_corsan_-_vers._ederson_e_paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5279/req._no._061.2024_-_convite_corsan_-_vers._ederson_e_paulino.doc</t>
   </si>
   <si>
     <t>- Que seja convidada a gerente da Corsan de Dois Irmãos para comparecer à Câmara de Vereadores, a fim de prestar informações acerca da falta de água que afeta a comunidade do bairro São João.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5280/req._no._062.2024_-_voto_de_pesar_sr._vivaldino_marques_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5280/req._no._062.2024_-_voto_de_pesar_sr._vivaldino_marques_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Vivaldino Marques, falecido no dia 22 de junho de 2024, aos 81 anos de idade.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5298/req._no._063.2024_-_licenca_sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5298/req._no._063.2024_-_licenca_sheila.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereadora do dia 08 de julho a 18 de agosto de 2024, por motivos de saúde.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5300/req._no._064.2024_-correios-_ver._tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5300/req._no._064.2024_-correios-_ver._tavares.doc</t>
   </si>
   <si>
     <t>Solicitação para que a Agência dos Correios de Dois Irmãos ou mesmo a Empresa Brasileira de Correios e Telégrafos forneça documento de caráter geral a todo e qualquer cidadão com vistas a certificar o efetivo atraso da entrega de correspondências ocorrida no período entre setembro/2023 até os dias atuais, possibilitando que o mesmo seja utilizado como meio de defesa em processos administrativos em geral onde se fizer necessário, como modo de retomar o equilíbrio de direitos e deveres.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5302/req._no._065.2024_-_infos_emendas_parlamentares_-_ver._paulino.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5302/req._no._065.2024_-_infos_emendas_parlamentares_-_ver._paulino.doc</t>
   </si>
   <si>
     <t>- Que seja solicitado ao Poder Executivo Municipal o quantitativo de emendas parlamentares que o Município de Dois Irmãos recebeu dos Deputados Federais Sr. Darci Pompeo de Mattos e Sr. Afonso Motta, no período compreendido entre 2016 e 2024, discriminado por data.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5304/req._no._066.2024_-_voto_de_pesar_sra._teresinha_maria_bentz_schmitt_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5304/req._no._066.2024_-_voto_de_pesar_sra._teresinha_maria_bentz_schmitt_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Teresinha Maria Bentz Schmitt, falecida no dia 14 de julho de 2024, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_67_2024_regime_de_urgencia_pl_058_2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_67_2024_regime_de_urgencia_pl_058_2024.doc</t>
   </si>
   <si>
     <t>Solicitação de tramitação em regime de urgência do PL 58/2024.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5309/req._no._068.2024_-_voto_de_congratulacoes_pegada_-_ver._darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5309/req._no._068.2024_-_voto_de_congratulacoes_pegada_-_ver._darlei.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Empresa de Calçados Pegada, pelos 35 anos de fundação, comemorados no mês de julho de 2024.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5310/req._no._069.2024_-_voto_de_pesar_sra._celina_paula_henrich_fuhr_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5310/req._no._069.2024_-_voto_de_pesar_sra._celina_paula_henrich_fuhr_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Celina Paula Henrich Fuhr, falecida no dia 20 de julho de 2024, aos 68 anos de idade.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_70_2024_horario_correios_ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_70_2024_horario_correios_ramon.doc</t>
   </si>
   <si>
     <t>Seja solicitado à Agência dos Correios de Dois Irmãos o motivo pelo qual foi modificado o horário de atendimento externo.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5315/req._no._071.2024_-_voto_de_pesar_sr._afonso_ivo_kunst_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5315/req._no._071.2024_-_voto_de_pesar_sr._afonso_ivo_kunst_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Afonso Ivo Kunst, falecido no dia 25 de julho de 2024, aos 81 anos de idade.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5316/req._no._072.2024_-_voto_de_pesar_sr._jose_casimiro_holz_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5316/req._no._072.2024_-_voto_de_pesar_sr._jose_casimiro_holz_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. José Casimiro Holz, falecido no dia 01 de agosto de 2024, aos 73 anos de idade.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5317/req._no._073.2024_-_voto_de_pesar_sr._paulo_kolling_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5317/req._no._073.2024_-_voto_de_pesar_sr._paulo_kolling_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Kolling, falecido no dia 30 de julho de 2024, aos 65 anos de idade.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5322/req._no._074.2024_-_voto_de_pesar_sra._joana_maria_staudt_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5322/req._no._074.2024_-_voto_de_pesar_sra._joana_maria_staudt_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Joana Maria Staudt, falecida no dia 01 de agosto de 2024, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5323/req._no._075.2024_-_voto_de_pesar_sra._marciana_klauck_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5323/req._no._075.2024_-_voto_de_pesar_sra._marciana_klauck_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Marciana Klauck, falecida no dia 01 de agosto de 2024, aos 42 anos de idade.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5324/req._no._076.2024_-_voto_de_pesar_sr._joao_augusto_da_cruz_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5324/req._no._076.2024_-_voto_de_pesar_sr._joao_augusto_da_cruz_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. João Augusto da Cruz, falecido no dia 04 de agosto de 2024, aos 59 anos de idade.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5330/req._no._077.2024_-_voto_de_pesar_sr._miguel_osmar_berwian_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5330/req._no._077.2024_-_voto_de_pesar_sr._miguel_osmar_berwian_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Miguel Osmar Berwian, falecido no dia 06 de agosto de 2024, aos 58 anos de idade.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5331/req._no._078.2024_-_voto_de_congratulacoes_rei_e_rainha_do_kerb_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5331/req._no._078.2024_-_voto_de_congratulacoes_rei_e_rainha_do_kerb_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao casal Sr. Celso Emidio Schneider e Sra. Carmen Regina Krentz Schneider, escolhidos como Rei e Rainha do Kerb de São Miguel de Dois Irmãos.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5334/req._no._079.2024_-_voto_de_congratulacoes_green_brush_liga_bicentenario_da_imigracao_1a_divisao_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5334/req._no._079.2024_-_voto_de_congratulacoes_green_brush_liga_bicentenario_da_imigracao_1a_divisao_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES aos integrantes do time do Green Brush, pela conquista do 1º lugar na competição da Liga Bicentenário da Imigração – 1ª Divisão, promovida pela Lifusa, com apoio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5335/req._no._080.2024_-_infos_pmdi_-_ver._marcio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5335/req._no._080.2024_-_infos_pmdi_-_ver._marcio.doc</t>
   </si>
   <si>
     <t>- Que seja solicitado ao Poder Executivo Municipal o que segue: Em relação ao pregão eletrônico nº. 14/2024, do processo administrativo nº. 42/2024: _x000D_
 1.	Quem é o servidor responsável pela fiscalização das horas máquinas? Que seja encaminhado para a Câmara de Vereadores os documentos de comprovação desta fiscalização. _x000D_
 2.	Em relação ao questionamento feito pelo cidadão Sr. Gabriel Wingert, ao secretário de obras e ao chefe do setor de almoxarifado da Secretaria Municipal de Obras, quais foram as medidas tomadas para averiguação da denúncia? Encaminhar documentos que comprovem as medidas adotadas. _x000D_
 3.	É verídica a utilização de equipamento (caminhão) não traçado, ficando assim em desconformidade com o processo licitatório? Encaminhar documentos que comprovem a correta utilização do equipamento contratado.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5336/req._no._081.2024_-_voto_de_congratulacoes_amigos_da_figueira_liga_bicentenario_da_imigracao_1a_divisao_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5336/req._no._081.2024_-_voto_de_congratulacoes_amigos_da_figueira_liga_bicentenario_da_imigracao_1a_divisao_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES aos integrantes do time do Amigos da Figueira, pela conquista do 2º lugar na competição da Liga Bicentenário da Imigração – 1ª Divisão, promovida pela Lifusa, com apoio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5337/req._no._082.2024_-_voto_de_pesar_sra._elly_stoffel_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5337/req._no._082.2024_-_voto_de_pesar_sra._elly_stoffel_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Elly Stoffel, falecida no dia 13 de agosto de 2024, aos 88 anos de idade.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5339/req._no._083.2024_-_voto_de_pesar_sra._maria_magdalena_staudt_brandt_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5339/req._no._083.2024_-_voto_de_pesar_sra._maria_magdalena_staudt_brandt_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Magdalena Staudt Brandt, falecida no dia 18 de agosto de 2024, aos 67 anos de idade.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5342/req._no._084.2024_-_voto_de_pesar_sr._ary_carlos_presser_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5342/req._no._084.2024_-_voto_de_pesar_sr._ary_carlos_presser_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Ary Carlos Presser, falecido no dia 19 de agosto de 2024, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5345/req._no._085.2024_-_voto_de_pesar_sr._normelio_hansen_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5345/req._no._085.2024_-_voto_de_pesar_sr._normelio_hansen_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Normelio Hansen, falecido no dia 22 de agosto de 2024, aos 76 anos de idade.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5348/req._no._086.2024_-_voto_de_pesar_sr._edvino_backes_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5348/req._no._086.2024_-_voto_de_pesar_sr._edvino_backes_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Edvino Backes, falecido no dia 31 de agosto de 2024, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5351/req._no._087.2024_-_voto_de_congratulacoes_posto_girassol_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5351/req._no._087.2024_-_voto_de_congratulacoes_posto_girassol_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES ao Posto Girassol, pelos 22 anos de fundação, comemorados no dia 23 de agosto de 2024.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5354/req._no._088.2024_-_voto_de_pesar_sr._roque_almiro_chassot_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5354/req._no._088.2024_-_voto_de_pesar_sr._roque_almiro_chassot_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Roque Almiro Chassot, falecido no dia 05 de setembro de 2024, aos 71 anos de idade.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5355/req._no._089.2024_-_voto_de_pesar_sr._jose_backes_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5355/req._no._089.2024_-_voto_de_pesar_sr._jose_backes_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. José Backes, falecido no dia 04 de setembro de 2024, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5356/req._no._090.2024_-_voto_de_pesar_sra._marlene_lampert_klaus_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5356/req._no._090.2024_-_voto_de_pesar_sra._marlene_lampert_klaus_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Marlene Lampert Klaus, falecida no dia 06 de setembro de 2024, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5358/req._no._091_2024_-_voto_de_congratulacoes_escolas_ideb_2023_ver_darlei.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5358/req._no._091_2024_-_voto_de_congratulacoes_escolas_ideb_2023_ver_darlei.doc</t>
   </si>
   <si>
     <t>- Que seja encaminhado VOTOS DE CONGRATULAÇÕES à Escola Estadual de Ensino Médio 10 de Setembro e às Escolas Municipais de Ensino Fundamental Albano Hansen e Primavera, tendo ambas alcançado destaque no  Índice de Desenvolvimento da Educação Básica (Ideb) de 2023 em relação aos anos iniciais do Ensino Fundamental, tendo ainda a Escola Albano Hansen obtido um dos melhores índices do Estado, 7,8, que também é o maior Ideb entre todas as escolas da cidade, em recente divulgação pelo Ministério da Educação (MEC) e o Instituto Nacional de Estudos e Pesquisas Educacionais Anísio Teixeira (INEP).</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5363/req._no._092.2024_-_voto_de_pesar_sra._danilia_tereza_gassen_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5363/req._no._092.2024_-_voto_de_pesar_sra._danilia_tereza_gassen_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Danilia Tereza Gassen, falecida no dia 12 de setembro de 2024, aos 72 anos de idade.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5374/req._no._093.2024_-_licenca_sheila.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5374/req._no._093.2024_-_licenca_sheila.doc</t>
   </si>
   <si>
     <t>Requerimento de licença do cargo de vereador do dia 07 de outubro a 30 de novembro de 2024, para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5376/req._no._094.2024_-_voto_de_pesar_sr._joao_luiz_berlitz_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5376/req._no._094.2024_-_voto_de_pesar_sr._joao_luiz_berlitz_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. João Luiz Berlitz, falecido no dia 25 de setembro de 2024, aos 68 anos de idade.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5379/req._no._095.2024_-_voto_de_congratulacoes_grupo_herval_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5379/req._no._095.2024_-_voto_de_congratulacoes_grupo_herval_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Grupo Herval, pelos 65 anos de fundação comemorados no dia 1º de outubro de 2024.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5380/req._no._096.2024_-_voto_de_pesar_sr._darcy_wagner_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5380/req._no._096.2024_-_voto_de_pesar_sr._darcy_wagner_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Darcy Wagner, falecido no dia 08 de outubro de 2024, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5381/req._no._097.2024_-_voto_de_pesar_sr._jose_smch_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5381/req._no._097.2024_-_voto_de_pesar_sr._jose_smch_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Jose Simch, falecido no dia 03 de outubro de 2024, aos 59 anos de idade.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5387/req._no._098.2024_-_voto_de_congratulacoes_bombeiros_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5387/req._no._098.2024_-_voto_de_congratulacoes_bombeiros_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES ao Corpo de Bombeiros de Dois Irmãos, pelos 20 anos de serviços prestados à comunidade doisirmonense.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5398/req._no._099.2024_-_voto_de_congratulacoes_arls_obreiros_de_sao_miguel_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5398/req._no._099.2024_-_voto_de_congratulacoes_arls_obreiros_de_sao_miguel_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Augusta e Respeitável Loja Simbólica Obreiros de São Miguel, de Dois Irmãos, pelos 20 anos de fundação comemorados em 18 de setembro de 2024.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5399/req._no._100.2024_-_voto_de_pesar_sr._roberto_jaco_stoffel_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5399/req._no._100.2024_-_voto_de_pesar_sr._roberto_jaco_stoffel_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Roberto Jaco Stoffel, falecido no dia 22 de outubro de 2024, aos 68 anos de idade.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5404/req._no._101.2024_-_voto_de_pesar_sra._lourdes_liani_gerlach_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5404/req._no._101.2024_-_voto_de_pesar_sra._lourdes_liani_gerlach_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Lourdes Liani Gerlach, falecida no dia 26 de outubro de 2024, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5405/req._no._102.2024_-_voto_de_pesar_sra._romilda_lucia_klein_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5405/req._no._102.2024_-_voto_de_pesar_sra._romilda_lucia_klein_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Romilda Lucia Klein, falecida no dia 27 de outubro de 2024, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5406/req._no._103.2024_-_voto_de_pesar_sr._hildo_meneghetti_-_ver._ederson.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5406/req._no._103.2024_-_voto_de_pesar_sr._hildo_meneghetti_-_ver._ederson.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sr. Hildo Meneghetti, falecido no dia 30 de outubro de 2024, aos 71 anos de idade.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5409/req._no._104.2024_-_voto_de_congratulacoes_usina_de_reciclagem_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5409/req._no._104.2024_-_voto_de_congratulacoes_usina_de_reciclagem_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Cooperativa dos Recicladores de Dois Irmãos, pela passagem dos 30 anos comemorados no dia 29 de outubro.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5413/req._no._105.2024_-_voto_de_congratulacoes_metalurgica_gassen_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5413/req._no._105.2024_-_voto_de_congratulacoes_metalurgica_gassen_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES à Metalúrgica Gassen Ltda., pelos 25 anos de fundação comemorados em novembro de 2024.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5418/req._no._106.2024_-_voto_de_pesar_sr._flavio_scholles_-_ver._nilton_tavares.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5418/req._no._106.2024_-_voto_de_pesar_sr._flavio_scholles_-_ver._nilton_tavares.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Flávio Scholles, falecido no dia 05 de novembro de 2024, aos 74 anos de idade.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5426/req._no._107.2024_-_voto_de_pesar_sr._rui_afonso_volkweis_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5426/req._no._107.2024_-_voto_de_pesar_sr._rui_afonso_volkweis_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Rui Afonso Volkweis, falecido no dia 18 de novembro de 2024, aos 72 anos de idade.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5432/req._no._108.2024_-_voto_de_pesar_sra._maria_wickert_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5432/req._no._108.2024_-_voto_de_pesar_sra._maria_wickert_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Maria Wickert, falecida no dia 27 de novembro de 2024, aos 97 anos de idade.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5437/req._no._109.2024_-_voto_de_pesar_sr._andre_luiz_wittmann_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5437/req._no._109.2024_-_voto_de_pesar_sr._andre_luiz_wittmann_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sr. André Luiz Wittmann, falecido no dia 28 de novembro de 2024, aos 64 anos de idade.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5438/req._no._110.2024_-_voto_de_pesar_sra._loena_laux_-_ver._ramon.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5438/req._no._110.2024_-_voto_de_pesar_sra._loena_laux_-_ver._ramon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares da Sra. Loena Laux, falecida no dia 26 de novembro de 2024, aos 88 anos de idade.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5439/req._no._111.2024_-_voto_de_pesar_sr._loidemar_antonio_freitag_-_ver._elony.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5439/req._no._111.2024_-_voto_de_pesar_sr._loidemar_antonio_freitag_-_ver._elony.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Loidemar Antonio Freitag, falecido no dia 02 de dezembro de 2024, aos 62 anos de idade.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5440/req._no._112.2024_-_voto_de_pesar_sr._paulo_roberto_fuhr_-_ver._sergio.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5440/req._no._112.2024_-_voto_de_pesar_sr._paulo_roberto_fuhr_-_ver._sergio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR aos familiares do Sr. Paulo Roberto Führ, falecido no dia 15 de novembro de 2024, aos 25 anos de idade.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5099/veto_a_emenda_aditiva_no_01_ao_projedo_de_lei_no_04.2024.pdf</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5099/veto_a_emenda_aditiva_no_01_ao_projedo_de_lei_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Veto à Emenda Aditiva nº 01 ao Projeto de Lei nº 04/2024</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5275/veto-pll-17-2024.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5275/veto-pll-17-2024.doc</t>
   </si>
   <si>
     <t>Razões de Veto ao PLL 017/2024.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5314/veto-pll-18-2024-lei-5305-castracao-microchipagem.doc</t>
+    <t>http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5314/veto-pll-18-2024-lei-5305-castracao-microchipagem.doc</t>
   </si>
   <si>
     <t>Razões de Veto ao PLL 018/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4257,67 +4257,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5305/anteprojeto_de_lei_01_2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5352/anteprojeto_de_lei_02_2024.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5386/anteprojeto_de_lei_03_2024.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5396/anteprojeto_de_lei_04_2024.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5071/indicacao_no._001.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5085/indicacao_no._002.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5104/indicacao_no._003.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5105/indicacao_no._004.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5112/indicacao_no._005.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_no._006.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5155/indicacao_007_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_008_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no._009.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no._010.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_11_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_012_2024_ver._sheila.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no._013.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no._014.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no._015.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_no._016.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5361/indicacao_no._017.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no._018.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_no._019.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_no._020.2024_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5077/mocao_de_apelo_no_01_2024.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5159/mocao_de_apoio_no_02_2024.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5160/mocao_de_apoio_no_03_2024.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5162/mocao_de_apoio_no_04_2024.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5220/mocao_de_apoio_no_05_2024.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5260/mocao_de_apoio_no_06_2024.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_no_07_2024.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5377/mocao_no._08.2024_congratulacoes_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5447/mocao_no._09.2024_congratulacoes_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5110/pedido_de_informacao_01_2024.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5120/pedido_de_informacao_02_2024.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5228/pedido_de_informacao_03_2024.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5238/pedido_de_informacao_04_2024.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5301/pedido_de_infomacao_no._005.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5303/pedido_de_informacao_06_2024.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5329/pedido_de_infomacao_no._007.2024_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5419/pedido_de_infomacao_no._008.2024_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5431/pedido_de_informacao_09_2024.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5072/ped._providencias_no._001.2024_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5082/ped._providencias_no._002.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5083/ped._providencias_no._003.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5088/ped._providencias_no._004.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5089/ped._providencias_no._005.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5096/ped._providencias_no._006.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5097/pp_007_2024_ver._jurandir.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5101/ped._providencias_no._008.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5102/ped._providencias_no._009.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5103/ped._providencias_no._010.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5116/ped._providencias_no._011.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5118/pp_012_2024_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5121/ped._providencias_no._013.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5124/ped._providencias_no._014.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5126/ped._providencias_no._015.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5127/ped._providencias_no._016.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5134/ped._providencias_no._017.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5135/ped._providencias_no._018.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5136/ped._providencias_no._019.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5137/ped._providencias_no._020.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5138/ped._providencias_no._021.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5139/ped._providencias_no._022.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5154/ped._providencias_no._023.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5157/ped._providencias_no._024.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5158/ped._providencias_no._025.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5164/ped._providencias_no._026.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5173/ped._providencias_no._027.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5182/ped._providencias_no._028.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5184/ped._providencias_no._029.2024_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5188/ped._providencias_no._030.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5189/ped._providencias_no._031.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5190/ped._providencias_no._032.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5204/ped._providencias_no._033.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5208/ped._providencias_no._034.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5209/ped._providencias_no._035.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5217/ped._providencias_no._036.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5218/ped._providencias_no._037.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5219/ped._providencias_no._038.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5231/ped._providencias_no._039.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5239/ped._providencias_no._040.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5241/ped._providencias_no._041.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5242/ped._providencias_no._042.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5246/pp_043_2024_ver._elony.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5248/pp_044_2024_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5256/ped._providencias_no._045.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5258/ped._providencias_no._046.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5259/ped._providencias_no._047.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5269/ped._providencias_no._048.2024_-_ver._devanir.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5277/ped._providencias_no._049.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5299/ped._providencias_no._050.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5312/pp_0512024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5313/ped._providencias_no._052.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5327/ped._providencias_no._053.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5338/ped._providencias_no._054.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5344/pp_055_2024_ver._sheila.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5346/ped._providencias_no._056.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5349/ped._providencias_no._057.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5357/ped._providencias_no._058.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5359/ped._providencias_no._059.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5362/ped._providencias_no._060.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5364/ped._providencias_no._061.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5366/ped._providencias_no._062.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5367/ped._providencias_no._063.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5368/ped._providencias_no._064.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5369/ped._providencias_no._065.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5370/ped._providencias_no._066.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5371/ped._providencias_no._067.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5372/ped._providencias_no._068.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5373/pp_069_2024_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5385/ped._providencias_no._070.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5389/ped._providencias_no._071.2024_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5390/ped._providencias_no._072.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5391/ped._providencias_no._073.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5392/ped._providencias_no._074.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5393/ped._providencias_no._075.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5394/ped._providencias_no._076.2024_-_ver._osmar.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5401/ped._providencias_no._077.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5402/ped._providencias_no._078.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5403/ped._providencias_no._079.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5407/ped._providencias_no._080.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5411/ped._providencias_no._081.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5412/ped._providencias_no._082.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5414/ped._providencias_no._083.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5417/ped._providencias_no._084.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5427/ped._providencias_no._085.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5428/ped._providencias_no._086.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5429/ped._providencias_no._087.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5199/pdl_01_2024.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5306/pdl_02_2024.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5067/pl_01-2024_renovacao_contratos_temp._recepcionsitas_e_arquitetos.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5068/pl_02-2024_-_altera_art._1o_lei_5230-2023_subvencoes_2024_entidades.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5069/pl_03-2024_-_aprova_calendario_eventos_2024.odt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5070/pl_04-2024_-_altera_lei_1811-2011_controle_interno_art._1o.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5078/pl_05-2024_-_autoriza_cred._especial_smisp_meio_ambiente.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5079/pl_06-2024_-_autoriza_cred._especial_smde_consulta_popular.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5080/pl_07-2024_-_autoriza_contratos_temporarios_sme_licencas_gestante.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5081/pl_08-2024_-_altera_piso_acs.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5090/pl_no._09.2024_-_autoriza_cred._especial_sms.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5091/pl_no._10.2024_-_cria_cargos_auxiliar_de_administrstivo_sme_-_03.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5092/pl_no._11.2024_-_autoriza_subvencao_apae_complementar_tf_18-2024.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5093/pl_no._12.2024_-_aprova_novo_plano_de_cargos_e_carreiras_magisterio.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5094/pl_no._13.2024_-_autoriza_subvencoes_entidade.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5098/pl_14-2024_-_cria_15_cargos_monitor_educ._altera_lei_2501-2008.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5106/pl_15-2024_-_autoriza_cred._especial_smdsh.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5114/pl_16-2024_-_redefine_atividades_insalubres.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5115/pl_17-2024_-_altera_lei_5.336_-_2034_plano_de_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5128/pl_18-2024_-_altera_lei_5.274-2023_rpps.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5141/pl_19-2024-autoria-subvencao-os-miocanos.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5142/pl_20-2024-reajuste-servidores-2024.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5143/pl_21-2024-reajuste-empregados-publicos-2024.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_22-2024-reajuste-conselheiros-tutelares.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5145/pl_23-2024-reajuste-bolsa-auxilio.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5146/pl_24-2024-reajuste-vale-alimentacao-2024.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_no._25.2024_-_cria_cargos_auxiliar_de_administrativo_smps_e_smde.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5171/pl_no._26.2024_-_cria_cargo_fonoaudiologo.odt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_no._27.2024_-_autoriza_contrato_temporario_sms_licencas_gestante.odt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5180/pl_28-2024-autoriza-cred.-especial-sms.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5185/pl_29-2024-autoriza-cred.-especial-smdsh_1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5186/pl_30-2024-cria-cargo-fiscal-sanitario_1.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5187/pl_31-2024-autoria-sub.-social-colegio-imaculada_1.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5200/pl_32-2024-cria-cargo-assistente-social-sme.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_33-2024-autoriza-convenio-rs-qualificacao.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5202/pl_34-2024-autoriza-convenio-projeto-mae-gaucha.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5212/pl_35-2024-cria-gratificacao-funcao-sme_1.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5221/pl_36-2024-autoriza-sub.-social-associacao-cultural-cantares.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5222/pl_37-2024-autoriza-cred.-especial-smfaz.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5223/pl_38-2024-altera-a-lei-n.o-5228-2024-aluguel-social.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5224/pl_39-2024-autoriza-cred.-especial-comdec.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5232/pl_40-2024-altera-lei-2835-2010-vale-alimentacao.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5233/pl_41-2024-contratacao-temp-professor-22h.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5234/pl_42-2024-cria-cargo-odontologo.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5243/pl_43-2024_-_cria_cargo_motorista_e_recepcionista.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5252/pl_44-2024-autoriza-contrato-temporario-sme-licenca-gestante-professora.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5253/pl_45-2024-cria-cargo-fonoaudiologo-sme.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5254/pl_46-2024-cria-cargo-auxiliar-de-administrativo-sine.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5255/pl_47-2024-contrato-temporario-eng.-civil-smdsh.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5261/pl_48-2024-autoriza-cred.-especial-smdsh-procad.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5262/pl_49-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5263/pl_50-2024-autoriza-sub.-social-associacao-sao-francisco.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5265/pl_51-2024-autoriza-cred.-suplementar-smde.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_52-2024-autoriza-cred.-suplementar-smisp.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5292/pl_53-2024-autoriza-subvencao-liga-copia.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5293/pl_54-2024-aprova-plano-municipal-cultura.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5294/pl_55-2024-autoriza-cessao-de-uso-corsan.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5295/pl_56-2024-autoriza-cred.-especial-gabinete.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5296/pl_57-2024-autoriza-cred.-suplementar-liga.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5307/pl_58-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5318/pl_59-2024-altera-anexo-i-lei-5.268-2023-alicotas-amortizacao-passivo-atuarial.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_60-2024-altera-lei-calendario-evento-2024.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_61-2024-autoriza-cred.-especial-smdsh.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_62-2024-autoriza-concessao-chama-croula-2024.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_63-2024-autoriza-cred.-suplementar-smati.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5340/pl_64-2024-autoriza-cred.-suplementar-smps-pontes_-defesa-civil.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5343/pl_65-2024-autoriza-sub.-social-associacao-cultural-cantares-cmdca.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5347/pl_no._66.2024_-_autoriza-cred.-especial-lei-aldir-blanc.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5353/pl_67-2024-ldo-2025.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5365/pl_no._68.2024_-_autoriza-instalacao-empreendimento-multipropriedade_alterado.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5375/pl_69-2024-autoriza-cred.-especial-sms.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5378/pl_70-2024-autoriza-cred.-suplementar-sme.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5382/pl_71-2024_-_autoriza_cred._suplementar_smf.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5383/pl_72-2024_-_altera_dispositivos_le_4535-2017_ctm.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5395/pl_no._73.2024_-_referenda_convenio_estado_rs.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5408/pl_no._74.2024_-_loa_2025.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5415/pl_75-2024-autoriza-sub.-social-os-moicanos-cultural-cantares-cmdca.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5416/pl_76-2024-altera-lei-5327-2024-calendario-mun.-eventos-2024.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5420/pl_77-2024-atualizacao-creditos-tribut.-nao-tribtuarios-2025.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5421/pl_78-2024-autoriza-cred.-suplementar-smf.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5422/pl_79-2024-outorga-concessao-veiculos-consepro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5423/pl_80-2024-altera-lei-5.96-2024-art.-1o.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5430/pl_no._81.2024_-_autoriza-contrato-temporario-sms-licenca-gestante-tec.-enfermagem.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5434/pl_82-2024-autoriza-contrato-temporario-smps-biologo.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5435/pl_83-2024-autoriza-subvencao-consepro-veiculo.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5436/pl_84-2024-prorroga-a-concessao-benef.-aluguel-social_1.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5441/pl_85-2024-subvencoes-entidades-ano-calendario-2025.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5442/pl_86-2024-subvencao-ass.-cultural-cantares-r_-560.000_00.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5443/pl_87-2024-autoriza-cred.-especial-smash.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5444/pl_88-2024-homenagem-nova-ponte-joao-arnildo-mallmann.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5445/pl_89-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5448/pl_90-2024-autoriza-cred.-especial-smde-r_-560.000_00-museu.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5449/pl_91-2024-contratacao-professores-ano-letivo-2025.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5450/pl_92-2024-autoriza-contrato-temporario-sms-nutricionista.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5451/pl_93-2024_-_modifica_estrutua_adm._2025_enviado.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5452/pl_94-2024_-_altera_lei_2.501-2008_nova_estruturacao_enviado.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5453/pl_95-2024-modifica-ldo-lei-5419-2024.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5454/pl_96-2024-autoriza-cred.-especial-cm.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5455/pl_97-2024-altera-lei-subvencoes-entidades-ano-calendario-2025.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto-de-lei-complementar-03-2024-est.-criterio-contribuicao-aposentadoras-cfe.-lc-01-2022.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5095/pll_no._01_2024_-altera_lei_suprimento_de_fundos_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5131/pll__2_2024_altera_lei_semana_seguranca_do_transito.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5132/pll__3_2024_altera_nome_de_rua_para_ipe_amarelo.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5147/pll_04_2024_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5148/pll_05_2024_vale_alimentacao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5149/pll_06_2024_bolsa_estagiarios.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5150/pll_07_2024_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5151/pll_08_2024_subsidio_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5152/pll_09_2024_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5166/pll_10_2024_subsidio_prefeito_e_vice_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5167/pll_11_2024_subsidio_secretarios_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5168/pll_12_2024_subsidio_vereadores_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5169/pll_13_2024_define_atividades_insalubres.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5179/pll__14_2024_altera_nome_de_rua_para_arno_lampert.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5181/pll__15_2024_institui_maio_furta_cor.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5206/pll__16_2024_reducao_progressiva_da_aquisicao_de_material_plastico_descartavel.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5240/pll__17_2024_semana_municipal_do_lixo_zero.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5281/pll__18_2024_-_altera_lei_castracao_e_microchipagem.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5282/pll__19_2024_-_animal_simbolo_bugio.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5283/pll__20_2024_altera_nome_para_rua_das_orquideas.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5284/pll__21_2024_altera_nome_para_rua_das_margaridas.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5285/pll__22_2024_altera_nome_para_rua_dos_cravos.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5286/pll__23_2024_altera_nome_para_rua_das_magnolias.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5287/pll__24_2024_altera_nome_para_rua_das_lavandas.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5288/pll__25_2024_altera_nome_para_rua_rio_grande_do_sul.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5289/pll__26_2024_altera_nome_para_rua_dos_hibiscos.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5290/pll__27_2024_altera_nome_para_rua_concordia.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5291/pll__28_2024_altera_nome_para_rua_distrito_federal.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5297/pll__29_2024_altera_nome_para_rua_das_bromelias.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5397/pll__30_2024_-_altera_lei_castracao_e_microchipagem.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_resolucao_01_2024_-_agente_de_contratacao_pregoeiro_e_equipes_de_apoio..doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto_de_resolucao_02_2024_-_celebracao_de_contratos.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5195/projeto_de_resolucao_03_2024_-_bens_de_luxo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_resolucao_04_2024_-_pesquisa_de_precos.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_resolucao_05_2024_-_sistema_de_registro_de_precos.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_resolucao_06_2024_-_procedimentos_internos.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5350/projeto_de_resolucao_07_2024_-_imprensa_oficial.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_resolucao_08_2024_-_viagem_ramon.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5425/pr_no._09.2024_mesa_diretora_-_altera_resolucao_no._11.2024_que_autoriza_viagem_de_vereador_para_brasilia_regime_de_urgencia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5207/proposta-de-emenda-a-lom-artigo-7a-alteracao.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5073/req._no._001.2024_-_voto_de_pesar_sr._romeo_spohr_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5074/req._no._002.2024_-_voto_de_pesar_sra._lilli_dieter_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5075/req._no._003.2024_-_voto_de_pesar_sr._jorge_ignacio_mallmann_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5076/req._no._004.2024_-_voto_de_pesar_sr._jose_remi_scholles_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5084/req._no._005.2024_-_voto_de_congratulacoes_aecb_uniao_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5086/req._no._006.2024_-_licenca_ramon.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_no._007.2024_-_licenca_darlei.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5100/req._no._008.2024_-_voto_de_pesar_sr._arlindo_cassola-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5107/req._no._009.2024_-_voto_de_pesar_sr._alexandre_lopes_de_oliveira_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5108/req._no._010.2024_-_voto_de_pesar_sra._maria_noemia_dapper_steffen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5109/req._no._011.2024_-_voto_de_pesar_sr._libanio_garcia_de_mattos_-_ver._nilton.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_12_2024.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5117/req._no._013.2024_-_voto_de_pesar_sra._elly_strassburger_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5119/req._no._014.2024_-_voto_de_pesar_sr._alexandro_lehnen_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5122/req._no._015.2024_-_voto_de_pesar_sra._elga_hedwig_muller_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5123/req._no._016.2024_-_voto_de_pesar_sr._sidinei_davila_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5125/req._no._017.2024_-_voto_de_pesar_sra._maria_cristina_ludwig_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5129/req._no._018.2024_-_voto_de_pesar_sra._dulce_ivone_wingert_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5130/req._no._019.2024_-_voto_de_pesar_sr._luiz_alexio_johann_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5140/req._no._020.2024_-_voto_de_pesar_srta._danyele_costa_torres_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_21_2024_regime_de_urgencia_pll_04_a_09_2024.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5156/req._no._022.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_23_2024.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5163/req._no._024.2024_-_voto_de_congratulacoes_tenda_da_figueira_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5165/req._no._025.2024_-_voto_de_pesar_sr._paulo_jair_hansen_-_ver._nilton.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5174/req._no._026.2024_-_voto_de_pesar_sr._luis_fernando_cardenal_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5175/req._no._027.2024_-_voto_de_pesar_sra._dulci_boufleuher_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5176/req._no._028.2024_-_voto_de_pesar_sra._noeli_da_silva_lauxen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5177/req._no._029.2024_-_voto_de_congratulacoes_josiane_bencke_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5178/requerimento_30_2024.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5191/req._no._031.2024_-_voto_de_pesar_sr._paulo_alfredo_lehnen_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5192/requerimento_32_2024_regime_de_urgencia_proj_resolucao_01_a_06_e_pdl_01.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5210/req._no._033.2024_-_voto_de_pesar_sr._nelson_mior_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5211/req._no._034.2024_-_voto_de_pesar_sra._helga_feiten_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5213/req._no._035.2024_-_voto_de_pesar_sr._armando_majolo_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5214/req._no._036.2024_-_voto_de_pesar_sr._canisio_boufleuher_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5215/req._no._037.2024_-_voto_de_pesar_sr._cerillo_schneider_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5216/req._no._038.2024_-_voto_de_pesar_sra._nelcy_maria_schossler_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5225/req._no._039.2024_-_voto_de_pesar_sr._edio_wobeto_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5226/req._no._040.2024_-_voto_de_pesar_srta._tatiane_scholtz_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5227/req._no._041.2024_-_voto_de_pesar_srta._roseli_de_oliveira_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5229/req._no._042.2024_-_infos_pmdi_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5230/req._no._043.2024_-_voto_de_pesar_sr._leonir_rockenbach_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5235/req._no._044.2024_-_voto_de_pesar_sr._marino_birk_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5236/req._no._045.2024_-_votos_de_congratulacoes_dia_do_gari_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5244/req._no._046.2024_-_voto_de_pesar_sra._lisani_marmitt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_no._047.2022_-_voto_de_pesar_sr._rudi_back_zimmermann-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5249/req._no._048.2024_-_voto_de_congratulacoes_acefa_-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5250/req._no._049.2024_-_licenca_paulino.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5251/req._no._050.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5257/req._no._051.2024_-_voto_de_congratulacoes_curte_arte_-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5264/req._no._052.2024_-_voto_de_pesar_sr._antonio_carlos_wickert_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5268/req._no._053.2024_-_voto_de_congratulacoes_liga_fem._combate_cancer_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5270/req._no._054.2024_-_voto_de_pesar_sr._oscar_marmitt_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5271/requerimento_55_2024_regime_de_urgencia_pl_052_2024.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5272/req._no._056.2024_-_voto_de_congratulacoes_enio_volpatto_de_moraes_ver._elony.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5273/req._no._057.2024_-_voto_de_pesar_sra._hedwig_sander_strassburger_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5274/req._no._058.2024_-_voto_de_pesar_sra._vera_lucia_stocker_borges_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5276/req._no._059.2024_-_voto_de_pesar_sra._lucilda_herminda_eichler_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5278/req._no._060.2024_-_voto_de_pesar_sra._irma_barbarina_buttenbender_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5279/req._no._061.2024_-_convite_corsan_-_vers._ederson_e_paulino.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5280/req._no._062.2024_-_voto_de_pesar_sr._vivaldino_marques_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5298/req._no._063.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5300/req._no._064.2024_-correios-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5302/req._no._065.2024_-_infos_emendas_parlamentares_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5304/req._no._066.2024_-_voto_de_pesar_sra._teresinha_maria_bentz_schmitt_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_67_2024_regime_de_urgencia_pl_058_2024.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5309/req._no._068.2024_-_voto_de_congratulacoes_pegada_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5310/req._no._069.2024_-_voto_de_pesar_sra._celina_paula_henrich_fuhr_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_70_2024_horario_correios_ramon.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5315/req._no._071.2024_-_voto_de_pesar_sr._afonso_ivo_kunst_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5316/req._no._072.2024_-_voto_de_pesar_sr._jose_casimiro_holz_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5317/req._no._073.2024_-_voto_de_pesar_sr._paulo_kolling_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5322/req._no._074.2024_-_voto_de_pesar_sra._joana_maria_staudt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5323/req._no._075.2024_-_voto_de_pesar_sra._marciana_klauck_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5324/req._no._076.2024_-_voto_de_pesar_sr._joao_augusto_da_cruz_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5330/req._no._077.2024_-_voto_de_pesar_sr._miguel_osmar_berwian_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5331/req._no._078.2024_-_voto_de_congratulacoes_rei_e_rainha_do_kerb_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5334/req._no._079.2024_-_voto_de_congratulacoes_green_brush_liga_bicentenario_da_imigracao_1a_divisao_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5335/req._no._080.2024_-_infos_pmdi_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5336/req._no._081.2024_-_voto_de_congratulacoes_amigos_da_figueira_liga_bicentenario_da_imigracao_1a_divisao_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5337/req._no._082.2024_-_voto_de_pesar_sra._elly_stoffel_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5339/req._no._083.2024_-_voto_de_pesar_sra._maria_magdalena_staudt_brandt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5342/req._no._084.2024_-_voto_de_pesar_sr._ary_carlos_presser_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5345/req._no._085.2024_-_voto_de_pesar_sr._normelio_hansen_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5348/req._no._086.2024_-_voto_de_pesar_sr._edvino_backes_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5351/req._no._087.2024_-_voto_de_congratulacoes_posto_girassol_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5354/req._no._088.2024_-_voto_de_pesar_sr._roque_almiro_chassot_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5355/req._no._089.2024_-_voto_de_pesar_sr._jose_backes_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5356/req._no._090.2024_-_voto_de_pesar_sra._marlene_lampert_klaus_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5358/req._no._091_2024_-_voto_de_congratulacoes_escolas_ideb_2023_ver_darlei.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5363/req._no._092.2024_-_voto_de_pesar_sra._danilia_tereza_gassen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5374/req._no._093.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5376/req._no._094.2024_-_voto_de_pesar_sr._joao_luiz_berlitz_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5379/req._no._095.2024_-_voto_de_congratulacoes_grupo_herval_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5380/req._no._096.2024_-_voto_de_pesar_sr._darcy_wagner_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5381/req._no._097.2024_-_voto_de_pesar_sr._jose_smch_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5387/req._no._098.2024_-_voto_de_congratulacoes_bombeiros_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5398/req._no._099.2024_-_voto_de_congratulacoes_arls_obreiros_de_sao_miguel_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5399/req._no._100.2024_-_voto_de_pesar_sr._roberto_jaco_stoffel_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5404/req._no._101.2024_-_voto_de_pesar_sra._lourdes_liani_gerlach_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5405/req._no._102.2024_-_voto_de_pesar_sra._romilda_lucia_klein_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5406/req._no._103.2024_-_voto_de_pesar_sr._hildo_meneghetti_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5409/req._no._104.2024_-_voto_de_congratulacoes_usina_de_reciclagem_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5413/req._no._105.2024_-_voto_de_congratulacoes_metalurgica_gassen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5418/req._no._106.2024_-_voto_de_pesar_sr._flavio_scholles_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5426/req._no._107.2024_-_voto_de_pesar_sr._rui_afonso_volkweis_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5432/req._no._108.2024_-_voto_de_pesar_sra._maria_wickert_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5437/req._no._109.2024_-_voto_de_pesar_sr._andre_luiz_wittmann_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5438/req._no._110.2024_-_voto_de_pesar_sra._loena_laux_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5439/req._no._111.2024_-_voto_de_pesar_sr._loidemar_antonio_freitag_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5440/req._no._112.2024_-_voto_de_pesar_sr._paulo_roberto_fuhr_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5099/veto_a_emenda_aditiva_no_01_ao_projedo_de_lei_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5275/veto-pll-17-2024.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5314/veto-pll-18-2024-lei-5305-castracao-microchipagem.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5305/anteprojeto_de_lei_01_2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5352/anteprojeto_de_lei_02_2024.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5386/anteprojeto_de_lei_03_2024.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5396/anteprojeto_de_lei_04_2024.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5071/indicacao_no._001.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5085/indicacao_no._002.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5104/indicacao_no._003.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5105/indicacao_no._004.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5112/indicacao_no._005.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_no._006.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5155/indicacao_007_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_008_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no._009.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no._010.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_11_2024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_012_2024_ver._sheila.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no._013.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no._014.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no._015.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_no._016.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5361/indicacao_no._017.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no._018.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_no._019.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_no._020.2024_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5077/mocao_de_apelo_no_01_2024.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5159/mocao_de_apoio_no_02_2024.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5160/mocao_de_apoio_no_03_2024.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5162/mocao_de_apoio_no_04_2024.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5220/mocao_de_apoio_no_05_2024.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5260/mocao_de_apoio_no_06_2024.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_no_07_2024.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5377/mocao_no._08.2024_congratulacoes_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5447/mocao_no._09.2024_congratulacoes_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5110/pedido_de_informacao_01_2024.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5120/pedido_de_informacao_02_2024.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5228/pedido_de_informacao_03_2024.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5238/pedido_de_informacao_04_2024.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5301/pedido_de_infomacao_no._005.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5303/pedido_de_informacao_06_2024.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5329/pedido_de_infomacao_no._007.2024_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5419/pedido_de_infomacao_no._008.2024_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5431/pedido_de_informacao_09_2024.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5072/ped._providencias_no._001.2024_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5082/ped._providencias_no._002.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5083/ped._providencias_no._003.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5088/ped._providencias_no._004.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5089/ped._providencias_no._005.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5096/ped._providencias_no._006.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5097/pp_007_2024_ver._jurandir.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5101/ped._providencias_no._008.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5102/ped._providencias_no._009.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5103/ped._providencias_no._010.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5116/ped._providencias_no._011.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5118/pp_012_2024_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5121/ped._providencias_no._013.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5124/ped._providencias_no._014.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5126/ped._providencias_no._015.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5127/ped._providencias_no._016.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5134/ped._providencias_no._017.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5135/ped._providencias_no._018.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5136/ped._providencias_no._019.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5137/ped._providencias_no._020.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5138/ped._providencias_no._021.2024_-_ver._eliane.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5139/ped._providencias_no._022.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5154/ped._providencias_no._023.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5157/ped._providencias_no._024.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5158/ped._providencias_no._025.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5164/ped._providencias_no._026.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5173/ped._providencias_no._027.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5182/ped._providencias_no._028.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5184/ped._providencias_no._029.2024_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5188/ped._providencias_no._030.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5189/ped._providencias_no._031.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5190/ped._providencias_no._032.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5204/ped._providencias_no._033.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5208/ped._providencias_no._034.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5209/ped._providencias_no._035.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5217/ped._providencias_no._036.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5218/ped._providencias_no._037.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5219/ped._providencias_no._038.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5231/ped._providencias_no._039.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5239/ped._providencias_no._040.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5241/ped._providencias_no._041.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5242/ped._providencias_no._042.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5246/pp_043_2024_ver._elony.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5248/pp_044_2024_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5256/ped._providencias_no._045.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5258/ped._providencias_no._046.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5259/ped._providencias_no._047.2024_-_ver.__ederson.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5269/ped._providencias_no._048.2024_-_ver._devanir.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5277/ped._providencias_no._049.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5299/ped._providencias_no._050.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5312/pp_0512024_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5313/ped._providencias_no._052.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5327/ped._providencias_no._053.2024_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5338/ped._providencias_no._054.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5344/pp_055_2024_ver._sheila.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5346/ped._providencias_no._056.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5349/ped._providencias_no._057.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5357/ped._providencias_no._058.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5359/ped._providencias_no._059.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5362/ped._providencias_no._060.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5364/ped._providencias_no._061.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5366/ped._providencias_no._062.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5367/ped._providencias_no._063.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5368/ped._providencias_no._064.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5369/ped._providencias_no._065.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5370/ped._providencias_no._066.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5371/ped._providencias_no._067.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5372/ped._providencias_no._068.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5373/pp_069_2024_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5385/ped._providencias_no._070.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5389/ped._providencias_no._071.2024_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5390/ped._providencias_no._072.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5391/ped._providencias_no._073.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5392/ped._providencias_no._074.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5393/ped._providencias_no._075.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5394/ped._providencias_no._076.2024_-_ver._osmar.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5401/ped._providencias_no._077.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5402/ped._providencias_no._078.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5403/ped._providencias_no._079.2024_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5407/ped._providencias_no._080.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5411/ped._providencias_no._081.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5412/ped._providencias_no._082.2024_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5414/ped._providencias_no._083.2024_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5417/ped._providencias_no._084.2024_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5427/ped._providencias_no._085.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5428/ped._providencias_no._086.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5429/ped._providencias_no._087.2024_-_ver._paulo_g..doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5199/pdl_01_2024.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5306/pdl_02_2024.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5067/pl_01-2024_renovacao_contratos_temp._recepcionsitas_e_arquitetos.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5068/pl_02-2024_-_altera_art._1o_lei_5230-2023_subvencoes_2024_entidades.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5069/pl_03-2024_-_aprova_calendario_eventos_2024.odt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5070/pl_04-2024_-_altera_lei_1811-2011_controle_interno_art._1o.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5078/pl_05-2024_-_autoriza_cred._especial_smisp_meio_ambiente.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5079/pl_06-2024_-_autoriza_cred._especial_smde_consulta_popular.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5080/pl_07-2024_-_autoriza_contratos_temporarios_sme_licencas_gestante.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5081/pl_08-2024_-_altera_piso_acs.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5090/pl_no._09.2024_-_autoriza_cred._especial_sms.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5091/pl_no._10.2024_-_cria_cargos_auxiliar_de_administrstivo_sme_-_03.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5092/pl_no._11.2024_-_autoriza_subvencao_apae_complementar_tf_18-2024.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5093/pl_no._12.2024_-_aprova_novo_plano_de_cargos_e_carreiras_magisterio.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5094/pl_no._13.2024_-_autoriza_subvencoes_entidade.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5098/pl_14-2024_-_cria_15_cargos_monitor_educ._altera_lei_2501-2008.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5106/pl_15-2024_-_autoriza_cred._especial_smdsh.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5114/pl_16-2024_-_redefine_atividades_insalubres.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5115/pl_17-2024_-_altera_lei_5.336_-_2034_plano_de_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5128/pl_18-2024_-_altera_lei_5.274-2023_rpps.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5141/pl_19-2024-autoria-subvencao-os-miocanos.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5142/pl_20-2024-reajuste-servidores-2024.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5143/pl_21-2024-reajuste-empregados-publicos-2024.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_22-2024-reajuste-conselheiros-tutelares.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5145/pl_23-2024-reajuste-bolsa-auxilio.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5146/pl_24-2024-reajuste-vale-alimentacao-2024.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_no._25.2024_-_cria_cargos_auxiliar_de_administrativo_smps_e_smde.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5171/pl_no._26.2024_-_cria_cargo_fonoaudiologo.odt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_no._27.2024_-_autoriza_contrato_temporario_sms_licencas_gestante.odt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5180/pl_28-2024-autoriza-cred.-especial-sms.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5185/pl_29-2024-autoriza-cred.-especial-smdsh_1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5186/pl_30-2024-cria-cargo-fiscal-sanitario_1.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5187/pl_31-2024-autoria-sub.-social-colegio-imaculada_1.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5200/pl_32-2024-cria-cargo-assistente-social-sme.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_33-2024-autoriza-convenio-rs-qualificacao.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5202/pl_34-2024-autoriza-convenio-projeto-mae-gaucha.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5212/pl_35-2024-cria-gratificacao-funcao-sme_1.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5221/pl_36-2024-autoriza-sub.-social-associacao-cultural-cantares.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5222/pl_37-2024-autoriza-cred.-especial-smfaz.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5223/pl_38-2024-altera-a-lei-n.o-5228-2024-aluguel-social.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5224/pl_39-2024-autoriza-cred.-especial-comdec.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5232/pl_40-2024-altera-lei-2835-2010-vale-alimentacao.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5233/pl_41-2024-contratacao-temp-professor-22h.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5234/pl_42-2024-cria-cargo-odontologo.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5243/pl_43-2024_-_cria_cargo_motorista_e_recepcionista.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5252/pl_44-2024-autoriza-contrato-temporario-sme-licenca-gestante-professora.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5253/pl_45-2024-cria-cargo-fonoaudiologo-sme.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5254/pl_46-2024-cria-cargo-auxiliar-de-administrativo-sine.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5255/pl_47-2024-contrato-temporario-eng.-civil-smdsh.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5261/pl_48-2024-autoriza-cred.-especial-smdsh-procad.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5262/pl_49-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5263/pl_50-2024-autoriza-sub.-social-associacao-sao-francisco.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5265/pl_51-2024-autoriza-cred.-suplementar-smde.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_52-2024-autoriza-cred.-suplementar-smisp.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5292/pl_53-2024-autoriza-subvencao-liga-copia.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5293/pl_54-2024-aprova-plano-municipal-cultura.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5294/pl_55-2024-autoriza-cessao-de-uso-corsan.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5295/pl_56-2024-autoriza-cred.-especial-gabinete.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5296/pl_57-2024-autoriza-cred.-suplementar-liga.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5307/pl_58-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5318/pl_59-2024-altera-anexo-i-lei-5.268-2023-alicotas-amortizacao-passivo-atuarial.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_60-2024-altera-lei-calendario-evento-2024.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_61-2024-autoriza-cred.-especial-smdsh.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_62-2024-autoriza-concessao-chama-croula-2024.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_63-2024-autoriza-cred.-suplementar-smati.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5340/pl_64-2024-autoriza-cred.-suplementar-smps-pontes_-defesa-civil.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5343/pl_65-2024-autoriza-sub.-social-associacao-cultural-cantares-cmdca.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5347/pl_no._66.2024_-_autoriza-cred.-especial-lei-aldir-blanc.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5353/pl_67-2024-ldo-2025.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5365/pl_no._68.2024_-_autoriza-instalacao-empreendimento-multipropriedade_alterado.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5375/pl_69-2024-autoriza-cred.-especial-sms.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5378/pl_70-2024-autoriza-cred.-suplementar-sme.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5382/pl_71-2024_-_autoriza_cred._suplementar_smf.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5383/pl_72-2024_-_altera_dispositivos_le_4535-2017_ctm.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5395/pl_no._73.2024_-_referenda_convenio_estado_rs.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5408/pl_no._74.2024_-_loa_2025.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5415/pl_75-2024-autoriza-sub.-social-os-moicanos-cultural-cantares-cmdca.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5416/pl_76-2024-altera-lei-5327-2024-calendario-mun.-eventos-2024.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5420/pl_77-2024-atualizacao-creditos-tribut.-nao-tribtuarios-2025.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5421/pl_78-2024-autoriza-cred.-suplementar-smf.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5422/pl_79-2024-outorga-concessao-veiculos-consepro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5423/pl_80-2024-altera-lei-5.96-2024-art.-1o.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5430/pl_no._81.2024_-_autoriza-contrato-temporario-sms-licenca-gestante-tec.-enfermagem.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5434/pl_82-2024-autoriza-contrato-temporario-smps-biologo.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5435/pl_83-2024-autoriza-subvencao-consepro-veiculo.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5436/pl_84-2024-prorroga-a-concessao-benef.-aluguel-social_1.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5441/pl_85-2024-subvencoes-entidades-ano-calendario-2025.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5442/pl_86-2024-subvencao-ass.-cultural-cantares-r_-560.000_00.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5443/pl_87-2024-autoriza-cred.-especial-smash.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5444/pl_88-2024-homenagem-nova-ponte-joao-arnildo-mallmann.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5445/pl_89-2024-autoriza-cred.-especial-smisp.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5448/pl_90-2024-autoriza-cred.-especial-smde-r_-560.000_00-museu.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5449/pl_91-2024-contratacao-professores-ano-letivo-2025.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5450/pl_92-2024-autoriza-contrato-temporario-sms-nutricionista.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5451/pl_93-2024_-_modifica_estrutua_adm._2025_enviado.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5452/pl_94-2024_-_altera_lei_2.501-2008_nova_estruturacao_enviado.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5453/pl_95-2024-modifica-ldo-lei-5419-2024.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5454/pl_96-2024-autoriza-cred.-especial-cm.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5455/pl_97-2024-altera-lei-subvencoes-entidades-ano-calendario-2025.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto-de-lei-complementar-03-2024-est.-criterio-contribuicao-aposentadoras-cfe.-lc-01-2022.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5095/pll_no._01_2024_-altera_lei_suprimento_de_fundos_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5131/pll__2_2024_altera_lei_semana_seguranca_do_transito.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5132/pll__3_2024_altera_nome_de_rua_para_ipe_amarelo.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5147/pll_04_2024_reajuste_servidores_da_camara.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5148/pll_05_2024_vale_alimentacao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5149/pll_06_2024_bolsa_estagiarios.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5150/pll_07_2024_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5151/pll_08_2024_subsidio_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5152/pll_09_2024_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5166/pll_10_2024_subsidio_prefeito_e_vice_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5167/pll_11_2024_subsidio_secretarios_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5168/pll_12_2024_subsidio_vereadores_legislatura_2025_a_2028.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5169/pll_13_2024_define_atividades_insalubres.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5179/pll__14_2024_altera_nome_de_rua_para_arno_lampert.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5181/pll__15_2024_institui_maio_furta_cor.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5206/pll__16_2024_reducao_progressiva_da_aquisicao_de_material_plastico_descartavel.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5240/pll__17_2024_semana_municipal_do_lixo_zero.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5281/pll__18_2024_-_altera_lei_castracao_e_microchipagem.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5282/pll__19_2024_-_animal_simbolo_bugio.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5283/pll__20_2024_altera_nome_para_rua_das_orquideas.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5284/pll__21_2024_altera_nome_para_rua_das_margaridas.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5285/pll__22_2024_altera_nome_para_rua_dos_cravos.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5286/pll__23_2024_altera_nome_para_rua_das_magnolias.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5287/pll__24_2024_altera_nome_para_rua_das_lavandas.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5288/pll__25_2024_altera_nome_para_rua_rio_grande_do_sul.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5289/pll__26_2024_altera_nome_para_rua_dos_hibiscos.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5290/pll__27_2024_altera_nome_para_rua_concordia.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5291/pll__28_2024_altera_nome_para_rua_distrito_federal.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5297/pll__29_2024_altera_nome_para_rua_das_bromelias.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5397/pll__30_2024_-_altera_lei_castracao_e_microchipagem.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_resolucao_01_2024_-_agente_de_contratacao_pregoeiro_e_equipes_de_apoio..doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5194/projeto_de_resolucao_02_2024_-_celebracao_de_contratos.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5195/projeto_de_resolucao_03_2024_-_bens_de_luxo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_resolucao_04_2024_-_pesquisa_de_precos.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_resolucao_05_2024_-_sistema_de_registro_de_precos.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_resolucao_06_2024_-_procedimentos_internos.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5350/projeto_de_resolucao_07_2024_-_imprensa_oficial.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_resolucao_08_2024_-_viagem_ramon.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5425/pr_no._09.2024_mesa_diretora_-_altera_resolucao_no._11.2024_que_autoriza_viagem_de_vereador_para_brasilia_regime_de_urgencia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5207/proposta-de-emenda-a-lom-artigo-7a-alteracao.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5073/req._no._001.2024_-_voto_de_pesar_sr._romeo_spohr_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5074/req._no._002.2024_-_voto_de_pesar_sra._lilli_dieter_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5075/req._no._003.2024_-_voto_de_pesar_sr._jorge_ignacio_mallmann_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5076/req._no._004.2024_-_voto_de_pesar_sr._jose_remi_scholles_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5084/req._no._005.2024_-_voto_de_congratulacoes_aecb_uniao_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5086/req._no._006.2024_-_licenca_ramon.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_no._007.2024_-_licenca_darlei.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5100/req._no._008.2024_-_voto_de_pesar_sr._arlindo_cassola-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5107/req._no._009.2024_-_voto_de_pesar_sr._alexandre_lopes_de_oliveira_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5108/req._no._010.2024_-_voto_de_pesar_sra._maria_noemia_dapper_steffen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5109/req._no._011.2024_-_voto_de_pesar_sr._libanio_garcia_de_mattos_-_ver._nilton.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_12_2024.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5117/req._no._013.2024_-_voto_de_pesar_sra._elly_strassburger_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5119/req._no._014.2024_-_voto_de_pesar_sr._alexandro_lehnen_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5122/req._no._015.2024_-_voto_de_pesar_sra._elga_hedwig_muller_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5123/req._no._016.2024_-_voto_de_pesar_sr._sidinei_davila_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5125/req._no._017.2024_-_voto_de_pesar_sra._maria_cristina_ludwig_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5129/req._no._018.2024_-_voto_de_pesar_sra._dulce_ivone_wingert_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5130/req._no._019.2024_-_voto_de_pesar_sr._luiz_alexio_johann_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5140/req._no._020.2024_-_voto_de_pesar_srta._danyele_costa_torres_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_21_2024_regime_de_urgencia_pll_04_a_09_2024.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5156/req._no._022.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_23_2024.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5163/req._no._024.2024_-_voto_de_congratulacoes_tenda_da_figueira_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5165/req._no._025.2024_-_voto_de_pesar_sr._paulo_jair_hansen_-_ver._nilton.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5174/req._no._026.2024_-_voto_de_pesar_sr._luis_fernando_cardenal_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5175/req._no._027.2024_-_voto_de_pesar_sra._dulci_boufleuher_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5176/req._no._028.2024_-_voto_de_pesar_sra._noeli_da_silva_lauxen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5177/req._no._029.2024_-_voto_de_congratulacoes_josiane_bencke_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5178/requerimento_30_2024.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5191/req._no._031.2024_-_voto_de_pesar_sr._paulo_alfredo_lehnen_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5192/requerimento_32_2024_regime_de_urgencia_proj_resolucao_01_a_06_e_pdl_01.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5210/req._no._033.2024_-_voto_de_pesar_sr._nelson_mior_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5211/req._no._034.2024_-_voto_de_pesar_sra._helga_feiten_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5213/req._no._035.2024_-_voto_de_pesar_sr._armando_majolo_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5214/req._no._036.2024_-_voto_de_pesar_sr._canisio_boufleuher_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5215/req._no._037.2024_-_voto_de_pesar_sr._cerillo_schneider_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5216/req._no._038.2024_-_voto_de_pesar_sra._nelcy_maria_schossler_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5225/req._no._039.2024_-_voto_de_pesar_sr._edio_wobeto_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5226/req._no._040.2024_-_voto_de_pesar_srta._tatiane_scholtz_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5227/req._no._041.2024_-_voto_de_pesar_srta._roseli_de_oliveira_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5229/req._no._042.2024_-_infos_pmdi_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5230/req._no._043.2024_-_voto_de_pesar_sr._leonir_rockenbach_-_ver._celina.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5235/req._no._044.2024_-_voto_de_pesar_sr._marino_birk_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5236/req._no._045.2024_-_votos_de_congratulacoes_dia_do_gari_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5244/req._no._046.2024_-_voto_de_pesar_sra._lisani_marmitt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_no._047.2022_-_voto_de_pesar_sr._rudi_back_zimmermann-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5249/req._no._048.2024_-_voto_de_congratulacoes_acefa_-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5250/req._no._049.2024_-_licenca_paulino.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5251/req._no._050.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5257/req._no._051.2024_-_voto_de_congratulacoes_curte_arte_-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5264/req._no._052.2024_-_voto_de_pesar_sr._antonio_carlos_wickert_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5268/req._no._053.2024_-_voto_de_congratulacoes_liga_fem._combate_cancer_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5270/req._no._054.2024_-_voto_de_pesar_sr._oscar_marmitt_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5271/requerimento_55_2024_regime_de_urgencia_pl_052_2024.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5272/req._no._056.2024_-_voto_de_congratulacoes_enio_volpatto_de_moraes_ver._elony.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5273/req._no._057.2024_-_voto_de_pesar_sra._hedwig_sander_strassburger_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5274/req._no._058.2024_-_voto_de_pesar_sra._vera_lucia_stocker_borges_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5276/req._no._059.2024_-_voto_de_pesar_sra._lucilda_herminda_eichler_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5278/req._no._060.2024_-_voto_de_pesar_sra._irma_barbarina_buttenbender_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5279/req._no._061.2024_-_convite_corsan_-_vers._ederson_e_paulino.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5280/req._no._062.2024_-_voto_de_pesar_sr._vivaldino_marques_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5298/req._no._063.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5300/req._no._064.2024_-correios-_ver._tavares.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5302/req._no._065.2024_-_infos_emendas_parlamentares_-_ver._paulino.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5304/req._no._066.2024_-_voto_de_pesar_sra._teresinha_maria_bentz_schmitt_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_67_2024_regime_de_urgencia_pl_058_2024.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5309/req._no._068.2024_-_voto_de_congratulacoes_pegada_-_ver._darlei.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5310/req._no._069.2024_-_voto_de_pesar_sra._celina_paula_henrich_fuhr_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_70_2024_horario_correios_ramon.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5315/req._no._071.2024_-_voto_de_pesar_sr._afonso_ivo_kunst_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5316/req._no._072.2024_-_voto_de_pesar_sr._jose_casimiro_holz_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5317/req._no._073.2024_-_voto_de_pesar_sr._paulo_kolling_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5322/req._no._074.2024_-_voto_de_pesar_sra._joana_maria_staudt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5323/req._no._075.2024_-_voto_de_pesar_sra._marciana_klauck_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5324/req._no._076.2024_-_voto_de_pesar_sr._joao_augusto_da_cruz_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5330/req._no._077.2024_-_voto_de_pesar_sr._miguel_osmar_berwian_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5331/req._no._078.2024_-_voto_de_congratulacoes_rei_e_rainha_do_kerb_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5334/req._no._079.2024_-_voto_de_congratulacoes_green_brush_liga_bicentenario_da_imigracao_1a_divisao_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5335/req._no._080.2024_-_infos_pmdi_-_ver._marcio.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5336/req._no._081.2024_-_voto_de_congratulacoes_amigos_da_figueira_liga_bicentenario_da_imigracao_1a_divisao_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5337/req._no._082.2024_-_voto_de_pesar_sra._elly_stoffel_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5339/req._no._083.2024_-_voto_de_pesar_sra._maria_magdalena_staudt_brandt_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5342/req._no._084.2024_-_voto_de_pesar_sr._ary_carlos_presser_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5345/req._no._085.2024_-_voto_de_pesar_sr._normelio_hansen_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5348/req._no._086.2024_-_voto_de_pesar_sr._edvino_backes_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5351/req._no._087.2024_-_voto_de_congratulacoes_posto_girassol_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5354/req._no._088.2024_-_voto_de_pesar_sr._roque_almiro_chassot_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5355/req._no._089.2024_-_voto_de_pesar_sr._jose_backes_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5356/req._no._090.2024_-_voto_de_pesar_sra._marlene_lampert_klaus_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5358/req._no._091_2024_-_voto_de_congratulacoes_escolas_ideb_2023_ver_darlei.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5363/req._no._092.2024_-_voto_de_pesar_sra._danilia_tereza_gassen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5374/req._no._093.2024_-_licenca_sheila.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5376/req._no._094.2024_-_voto_de_pesar_sr._joao_luiz_berlitz_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5379/req._no._095.2024_-_voto_de_congratulacoes_grupo_herval_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5380/req._no._096.2024_-_voto_de_pesar_sr._darcy_wagner_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5381/req._no._097.2024_-_voto_de_pesar_sr._jose_smch_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5387/req._no._098.2024_-_voto_de_congratulacoes_bombeiros_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5398/req._no._099.2024_-_voto_de_congratulacoes_arls_obreiros_de_sao_miguel_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5399/req._no._100.2024_-_voto_de_pesar_sr._roberto_jaco_stoffel_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5404/req._no._101.2024_-_voto_de_pesar_sra._lourdes_liani_gerlach_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5405/req._no._102.2024_-_voto_de_pesar_sra._romilda_lucia_klein_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5406/req._no._103.2024_-_voto_de_pesar_sr._hildo_meneghetti_-_ver._ederson.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5409/req._no._104.2024_-_voto_de_congratulacoes_usina_de_reciclagem_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5413/req._no._105.2024_-_voto_de_congratulacoes_metalurgica_gassen_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5418/req._no._106.2024_-_voto_de_pesar_sr._flavio_scholles_-_ver._nilton_tavares.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5426/req._no._107.2024_-_voto_de_pesar_sr._rui_afonso_volkweis_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5432/req._no._108.2024_-_voto_de_pesar_sra._maria_wickert_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5437/req._no._109.2024_-_voto_de_pesar_sr._andre_luiz_wittmann_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5438/req._no._110.2024_-_voto_de_pesar_sra._loena_laux_-_ver._ramon.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5439/req._no._111.2024_-_voto_de_pesar_sr._loidemar_antonio_freitag_-_ver._elony.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5440/req._no._112.2024_-_voto_de_pesar_sr._paulo_roberto_fuhr_-_ver._sergio.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5099/veto_a_emenda_aditiva_no_01_ao_projedo_de_lei_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5275/veto-pll-17-2024.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/5314/veto-pll-18-2024-lei-5305-castracao-microchipagem.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H385"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="197.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>